--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,35 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -142,50 +143,64 @@
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Products" displayName="Products" ref="A1:E464" headerRowCount="1">
+  <autoFilter ref="A1:E464"/>
+  <tableColumns count="5">
+    <tableColumn id="1" name="Nom du produit"/>
+    <tableColumn id="2" name="Type"/>
+    <tableColumn id="3" name="Catégorie Morningstar"/>
+    <tableColumn id="4" name="Promoteur"/>
+    <tableColumn id="5" name="Page web"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showRowStripes="1"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -427,60 +442,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-classical-life-plus-3660" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-collective-management-plus-3661" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-climate-change-3662" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-equity-world-aqua-3663" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-portfolio-fof-harmony-balanced-3664" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-portfolio-fof-harmony-stability-3665" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-premium-3666" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-strategy-global-defensive-3667" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-strategy-global-dynamic-3668" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-strategy-global-neutral-3669" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-defensive-3670" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-defensive-pension-3671" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-dynamic-3672" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-dynamic-pension-3673" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-equities-3674" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-equities-pension-3675" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-neutral-3676" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-neutral-pension-3677" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-pension4life-plus-3678" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-rainbow-white-plus-3679" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/axa-wf-act-dynamic-green-bonds-3694" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/axa-wf-act-green-bonds-3696" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/axa-wf-euro-buy-and-maintain-sustainable-credit-3701" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/axa-wf-sustainable-equity-qi-3707" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/alfred-berg-nordic-investment-grade-3713" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/allianz-euro-oblig-court-terme-isr-3715" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-funds-impact-green-bonds-3717" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-funds-cash-eur-3718" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-funds-european-equity-conservative-3719" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-funds-global-ecology-esg-3721" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-index-msci-europe-sri-pab-3722" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-responsible-investing-impact-green-bonds-3723" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-social-bonds-3724" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-ultra-short-term-green-bond-3725" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-fevrier-2024-p-3740" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-avril-2023-p-3741" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bel-esg-index-3744" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bgf-circular-economy-fund-3747" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bgf-esg-multi-asset-fund-3751" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bgf-future-of-transport-fund-3753" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bgf-sustainable-energy-fund-3755" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-eur-corp-bond-sri-pab-3757" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-eur-corp-bond-sri-pab-1-3y-3758" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-eur-corp-bond-sri-pab-3-5y-3759" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-ftse-epra-nareit-developed-europe-green-ctb-3760" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-emu-government-bond-ig-3761" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-emu-government-bond-ig-1-3y-3762" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-low-carbon-100-europe-pab-3763" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-msci-emu-sri-pab-3764" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-msci-emerging-sri-pab-3765" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-msci-europe-small-caps-sri-pab-3766" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-msci-japan-sri-pab-3767" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-msci-usa-sri-pab-3768" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-msci-world-sri-pab-3769" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-aggregate-bond-sri-fossil-free-3770" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-euro-government-green-bond-3772" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-aqua-3774" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-b-pension-balanced-3777" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-b-pension-growth-3778" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-b-pension-stability-3779" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-comfort-sustainable-equity-world-plus-3785" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-ecpi-circular-economy-leaders-3787" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-ecpi-global-esg-blue-economy-3788" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-ecpi-global-esg-hydrogen-economy-3789" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-ecpi-global-esg-infrastructure-3790" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-ftse-epra-nareit-global-developed-green-ctb-3791" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-emu-government-bond-ig-3-5y-3792" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-green-social-sustainability-ig-eur-bond-3793" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-low-carbon-300-world-pab-3795" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-msci-europe-sri-pab-3797" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-high-yield-sri-fossil-free-3798" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-flexi-i-bond-nordic-investment-grade-3799" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-aqua-3801" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-belgium-equity-3802" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-climate-change-3803" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-emerging-markets-climate-solutions-3806" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-clean-energy-solutions-3807" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-euro-corporate-green-bond-3809" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-euro-defensive-equity-3810" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-euro-government-bond-3811" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-euro-inflation-linked-bond-3813" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-global-climate-solutions-3816" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-global-environment-3817" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-green-bond-3818" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-green-tigers-3819" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-nordic-small-cap-3820" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-smart-food-3821" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-social-bond-3822" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-asian-cities-bond-3824" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-enhanced-bond-12m-3825" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-euro-bond-3826" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-euro-corporate-bond-3827" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-euro-multi-factor-corporate-bond-3828" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-euro-multi-factor-equity-3829" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-europe-multi-factor-equity-3831" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-global-corporate-bond-3833" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-global-low-vol-equity-3835" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-responsible-global-multi-factor-corporate-bond-3836" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-global-multi-factor-equity-3837" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-japan-multi-factor-equity-3839" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-multi-asset-balanced-3840" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-multi-asset-growth-3841" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-multi-asset-stability-3842" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-responsible-us-multi-factor-equity-3844" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-us-value-multi-factor-equity-3845" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-inclusive-growth-3847" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-mois-isr-3848" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-sustainable-invest-3m-3849" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnppf-private-sustainable-ambition-balanced-3850" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnppf-private-wealth-balanced-3856" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnppf-private-wealth-defensive-3857" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnppf-private-wealth-dynamic-3858" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnppf-private-wealth-growth-3859" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/blackrock-esg-euro-bond-fund-3868" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/blackrock-esg-euro-corporate-bond-fund-3869" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-equities-be-long-3871" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-equities-climate-3872" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-equities-cure-3873" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-equities-wo-men-3874" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-select-portfolio-sustainable-low-3878" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-select-portfolio-sustainable-medium-3879" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-smart-future-3880" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-sustainable-high-3881" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-sustainable-low-3882" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-sustainable-medium-3883" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/boost-invest-mundo-3890" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-equities-l-oncology-3900" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-fund-sustainable-euro-corporate-bonds-fossil-free-3901" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-fund-sustainable-european-equities-fossil-free-3902" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-bond-euro-3904" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-bond-euro-corporate-3905" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-bond-euro-short-term-3906" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-bond-global-3907" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-bond-global-high-yield-3908" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-circular-economy-3910" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-climate-action-3911" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-emu-3912" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-emerging-markets-3913" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-europe-3914" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-europe-small-mid-caps-3915" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-future-mobility-3916" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-japan-3917" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-us-3918" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-world-3919" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-money-market-euro-3920" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/carmignac-emergents-3923" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/carmignac-portfolio-emergents-3924" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/carmignac-portfolio-grandchildren-3926" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/carmignac-portfolio-grande-europe-3927" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/carmignac-portfolio-patrimoine-europe-3928" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/comgest-growth-emerging-markets-plus-3929" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/comgest-growth-europe-esg-plus-3930" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/comgest-growth-global-esg-plus-3931" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/convention-de-pension-pour-travailleurs-independants-bnppf-cpti-pensioenovereenkomst-voor-zelfstandigen-bnppf-poz-3932" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/convention-de-pension-pour-travailleurs-independants-broker-cpti-pensioenovereenkomst-voor-zelfstandigen-broker-poz-3933" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/crelan-fund-econofuture-3934" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/crelan-fund-econostocks-3935" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/crelan-pension-fund-balanced-3939" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/crelan-pension-fund-growth-3940" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/crelan-pension-fund-stability-3941" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-b-equities-euroland-sustainable-3951" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-b-equities-europe-small-caps-sustainable-3952" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-b-equities-europe-sustainable-3953" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-b-equities-sustainable-food-trends-3954" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-b-equities-newgems-sustainable-3955" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-b-equities-us-dividend-sustainable-3956" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-b-equities-world-sustainable-3957" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-l-balanced-conservative-sustainable-3962" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-l-bonds-climate-trends-sustainable-3963" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-l-bonds-eur-quality-sustainable-3964" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-l-bonds-government-sustainable-hedged-3966" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/econopolis-climate-fund-3976" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/econopolis-patrimonial-sustainable-3977" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/econopolis-sustainable-equities-3978" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/engagement-individuel-de-pension-bnppf-eip-individuele-pensioentoezegging-bnppf-ipt-3980" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/engagement-individuel-de-pension-branche21-bnppf-eip-individuele-pensioentoezegging-tak21-bnppf-ipt-3981" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/engagement-individuel-de-pension-broker-eip-individuele-pensioentoezegging-broker-ipt-3982" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ffg-bli-american-impact-equities-3983" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ffg-bli-european-impact-equities-3987" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ffg-global-flexible-sustainable-3988" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/fisch-convertible-global-sustainable-fund-3989" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ftif-templeton-global-climate-change-fund-3990" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/arkea-ds-premium-horizon-2026-p-3992" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/federated-hermes-sustainable-global-equity-fund-3996" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/fi-institutional-emerging-markets-responsible-equity-fund-4005" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/franklin-sustainable-euro-green-bond-ucits-etf-4007" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/franklin-euro-short-duration-bond-fund-4008" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/franklin-european-total-return-fund-4009" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/future-invest-bon-4011" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/gis-sri-ageing-population-fund-4014" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/generalpart-1-world-sustainable-4015" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pimco-global-investors-series-plc-gis-climate-bond-fund-4016" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pimco-global-investors-series-plc-gis-global-investment-grade-credit-esg-fund-4017" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-corporate-green-bond-4018" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-emerging-markets-enhanced-index-sustainable-equity-4019" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-euro-sustainable-credit-4020" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-euro-sustainable-credit-excluding-financials-4021" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-europe-enhanced-index-sustainable-equity-4022" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-europe-sustainable-equity-4023" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-global-enhanced-index-sustainable-equity-4025" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-global-equity-impact-opportunities-4026" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-global-sustainable-equity-4028" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-green-bond-4029" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-green-bond-short-duration-4030" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-north-america-enhanced-index-sustainable-equity-4032" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-patrimonial-balanced-europe-sustainable-4033" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/hsbc-responsible-investment-funds-sri-euroland-equity-4039" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/hamsterhuren-location-ecureuil-ii-4040" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/home-invest-plan-4041" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/inami-bnppf-riziv-bnppf-4055" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/inami-broker-riziv-broker-4056" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ing-fund-ing-sustainable-active-4057" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ing-fund-ing-sustainable-balanced-4058" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ing-fund-ing-sustainable-conservative-4059" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ing-fund-ing-sustainable-dynamic-4060" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ing-fund-ing-sustainable-moderate-4061" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/incofin-cvso-fund-4066" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/indexiq-factors-sustainable-corporate-euro-bond-4067" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/indexiq-factors-sustainable-europe-equity-4069" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/indexiq-factors-sustainable-japan-equity-4070" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/invesco-quantitative-strategies-esg-global-equity-multi-factor-ucits-etf-4074" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/janus-henderson-horizon-global-sustainable-equity-fund-4085" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/junior-future-plan-4086" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-equity-fund-minimum-variance-responsible-investing-4109" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-asia-pacific-responsible-investing-4111" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-euro-bonds-responsible-investing-4112" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-euro-equities-responsible-investing-4113" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-north-america-responsible-investing-4116" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-rest-of-europe-responsible-investing-4117" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-world-equity-responsible-investing-4118" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kempen-lux-euro-sustainable-credit-fund-4159" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kempen-lux-global-property-fund-4160" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kempen-lux-global-small-cap-fund-4161" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kempen-lux-sustainable-european-small-cap-fund-4163" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lgt-sustainable-equity-global-4173" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lgt-sustainable-quality-equity-hedged-4175" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ftgf-clearbridge-us-equity-sustainable-leaders-4177" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lo-funds-global-climate-bond-4180" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lo-funds-social-systems-change-4183" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lo-funds-circular-economy-4185" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-climate-solutions-4197" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-lux-positive-impact-fund-4199" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-lux-sustainable-allocation-fund-4200" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-sustainable-european-credit-investment-fund-4203" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-sustainable-total-return-credit-investment-fund-4204" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/metropolitan-rentastro-balanced-4205" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/metropolitan-rentastro-growth-4206" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/metropolitan-rentastro-stability-4207" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-euro-green-and-sustainable-bond-fund-4212" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-euro-green-and-sustainable-corporate-bond-fund-4213" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-euro-high-yield-sustainable-bond-fund-4214" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-euro-short-term-sustainable-bond-fund-4215" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-europe-environmental-equity-fund-4217" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-global-green-bond-fund-4218" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-global-sustainable-equity-fund-4219" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-women-leaders-equity-fund-4220" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-sustainable-mixed-fund-defensive-4227" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-sustainable-mixed-fund-balanced-4228" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-sustainable-mixed-fund-dynamic-4229" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/nordea-1-emerging-stars-equity-fund-4230" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/nordea-1-european-high-yield-stars-bond-fund-4232" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/nordea-1-european-stars-equity-fund-4233" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/nordea-1-global-climate-and-environment-fund-4234" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pension-invest-plan-4246" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pension-invest-plan-pension-libre-complementaire-pour-independants-pip-plci-pension-invest-plan-vrij-aanvullend-pensioen-voor-zelfstandigen-pip-vapz-4247" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pension-invest-plan-inami-pension-invest-plan-riziv-4248" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pension-libre-complementaire-pour-independants-bnppf-plci-vrij-aanvullend-pensioen-voor-zelfstandigen-bnppf-vapz-4249" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pension-libre-complementaire-pour-independants-broker-plci-vrij-aanvullend-pensioen-voor-zelfstandigen-broker-vapz-4250" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-biotech-4251" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-clean-energy-transition-4252" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-digital-4253" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-global-environmental-opportunities-4254" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-global-megatrend-selection-4255" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-global-sustainable-credit-4256" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-health-4257" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-nutrition-4259" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-premium-brands-4260" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-quest-europe-sustainable-equities-4262" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-quest-global-sustainable-equities-4263" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-robotics-4264" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-security-4265" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-smartcity-4266" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-timber-4267" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-water-4268" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-global-thematic-opportunities-4269" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/planning-for-pension-4270" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/polar-capital-funds-plc-biotechnology-fund-4271" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/polar-capital-funds-plc-healthcare-opportunities-fund-4272" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/polar-capital-funds-plc-smart-energy-4273" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/polar-capital-funds-plc-smart-mobility-fund-4274" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/post-optima-junior-4275" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/post-optima-pension-4276" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/protea-fund-orcadia-equities-europe-sustainable-ex-fossil-4280" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/r-co-4change-green-bonds-4282" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/r-co-4change-moderate-allocation-4283" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/r-co-opal-4change-sustainable-trends-4284" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/r-co-valor-4change-global-equity-4285" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/regenerative-agriculture-fund-sca-raif-luxembourg-4286" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/regenerative-agriculture-fund-slp-france-4287" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/responsible-horizons-euro-impact-bond-fund-4288" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-euro-government-bonds-4290" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-new-world-financials-4292" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-sustainable-emerging-stars-equities-4293" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-sustainable-property-equities-4296" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-circular-economy-4297" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-euro-sdg-credits-4299" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-global-green-bonds-4301" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-global-sdg-equities-4303" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-smart-energy-4304" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-smart-materials-4305" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-smart-mobility-4306" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-healthy-living-4307" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-sustainable-water-4308" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/schroder-isf-healthcare-innovation-4312" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/schroder-isf-sustainable-euro-credit-4314" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/schroder-international-selection-fund-isf-global-cities-real-estate-4315" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/schroder-international-selection-fund-isf-global-climate-change-equity-4316" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/schroder-international-selection-fund-isf-global-alternative-energy-4317" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/spaarplus-rekening-4322" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/sparinvest-ethical-global-value-4323" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/star-fund-balanced-4324" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/sycomore-europe-eco-solutions-4329" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/sycomore-europe-happy-work-4330" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/sycomore-selection-credit-4331" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/sycomore-selection-credit-sfs-4332" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/theam-quant-equity-europe-climate-care-pab-4335" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/theam-quant-equity-world-climate-care-4336" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/thematics-safety-fund-4339" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/thematics-water-fund-4340" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/threadneedle-lux-european-social-bond-fund-4342" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-euro-bond-impact-fund-4344" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-global-equities-impact-fund-4345" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-impact-mixed-fund-defensive-4346" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-impact-mixed-fund-neutral-4347" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-impact-mixed-fund-offensive-4348" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-impact-savings-4349" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-impact-savings-junior-4350" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-microfinance-fund-4351" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-pioneer-impact-fund-4352" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-sustainable-flex-fund-4358" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-pension-fund-4359" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xerius-planet-4369" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-esg-ii-eur-corporate-bond-short-duration-ucits-etf-4370" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-esg-ii-eur-corporate-bond-ucits-etf-4371" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-esg-usd-corporate-bond-ucits-etf-4372" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-msci-emerging-markets-esg-ucits-etf-4373" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-msci-europe-esg-ucits-etf-4374" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-msci-japan-esg-ucits-etf-4375" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-msci-usa-esg-ucits-etf-4376" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-msci-world-esg-ucits-etf-4377" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/yongo-moon-4378" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/yongo-neutral-fund-4379" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ishares-euro-green-bond-ucits-etf-4381" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dp-patrimonial-sustainable-high-select-global-sustainable-high-4397" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dp-patrimonial-sustainable-low-select-global-sustainable-low-4398" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dp-patrimonial-sustainable-medium-select-global-sustainable-medium-4399" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/business-invest-plan-4400" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/business-invest-plan-dual-4401" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-funds-m-climate-solutions-4404" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-funds-euro-corporate-short-term-green-bond-4405" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-s-p-500-climate-net-zero-ambition-pab-ucits-etf-4406" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-euro-government-tilted-green-bond-ucits-etf-4407" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/fee-destination-2028-4408" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-juillet-2023-p-4409" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-fevrier-2023-p-4413" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-avril-2024-p-4414" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-octobre-2024-p-4415" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/responsible-horizons-em-debt-impact-fund-4417" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bgf-sustainable-global-allocation-fund-4421" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/blackrock-global-allocation-tailored-fund-4422" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-bond-impact-4426" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-quant-europe-4428" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/star-fund-moderate-4432" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/star-fund-active-4433" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/jpmorgan-funds-green-social-sustainable-bond-fund-4441" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-euro-bonds-defensive-responsible-investing-4480" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-euro-bonds-short-responsible-investing-4481" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mandarine-global-transition-4487" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ninety-one-global-strategy-fund-global-environment-fund-4490" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-biodiversity-equities-4493" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-qi-global-sdg-climate-conservative-equities-4496" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vontobel-fund-global-environmental-change-4498" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/wellington-global-impact-fund-4499" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/wellington-global-impact-bond-fund-4500" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/wellington-global-stewards-fund-4501" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/euronext-earth-focus-40-4503" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/janus-henderson-horizon-sustainable-future-technologies-fund-4506" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lo-funds-planetary-transition-4508" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kempen-lux-euro-high-yield-fund-4509" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-esg-enhanced-eur-government-bond-4517" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-termijnrekening-4519" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/spaarrekening-business-4520" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/termijnrekening-business-4521" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/jss-sustainable-equity-global-climate-2035-4522" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/jss-sustainable-equity-green-planet-4523" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-eur-corp-bond-sri-fossil-free-7-10y-4526" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-eur-corp-bond-sri-fossil-free-ultrashort-duration-4527" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-emu-government-bond-ig-10y-4528" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-esg-enhanced-japan-ucits-etf-4529" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-esg-enhanced-us-ucits-etf-4530" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-esg-enhanced-world-ucits-etf-4531" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-usd-corp-bond-sri-fossil-free-4532" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/theam-quant-equity-japan-climate-care-4533" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ffg-bli-global-impact-equities-4534" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ffg-global-equities-low-carbon-4535" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/decarbonization-fund-ii-4538" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/march-decarbonization-fund-scr-sa-4539" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-fevrier-2025-4544" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-juin-2025-p-4546" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-us-sustainable-equity-4556" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-high-income-green-bonds-4557" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-global-multi-thematic-4558" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-global-social-impact-equity-4560" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/econopolis-belgian-champions-4562" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-global-net-zero-transition-equity-4565" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-l-equities-us-sustainable-4567" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-ambition-planete-juillet-2024-p-4568" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-lux-nature-and-biodiversity-solutions-fund-4570" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-lux-responsability-global-sustainable-solutions-bond-fund-4571" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-lux-sustainable-multi-asset-growth-fund-4572" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-european-real-estate-responsible-investing-4576" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/regnan-sustainable-water-and-waste-fund-4585" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-future-generations-fund-4586" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ritme-spaarrekening-4587" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-social-bond-4588" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/arkea-ds-premium-horizon-octobre-2027-p-4590" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/eleva-sustainable-thematics-4602" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/solactive-transatlantique-planete-index-4603" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/s-p-core-eurozone-50-pab-transition-esg-index-4604" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/s-p-france-40-pab-transition-esg-index-4605" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-lux-global-sustain-paris-aligned-fund-4607" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mh-epargne-pictet-clean-energy-transition-4609" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-impact-savings-fidelity-4611" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-lux-pan-european-sustain-paris-aligned-fund-4615" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/theam-quant-healthy-living-opportunities-4618" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/allianz-sdg-global-equity-4620" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/axa-wf-euro-bonds-4622" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-esg-enhanced-europe-4623" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lightrock-global-small-cap-fund-4636" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/t-rowe-price-funds-sicav-us-impact-equity-fund-4638" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ffg-global-defensive-4640" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/rentespaarrekening-4641" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-bank-depositocertificaat-4642" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-bank-kasbon-4643" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-bank-kortetermijnrekening-4644" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-bank-termijnrekening-4645" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/you-count-spaarrekening-4646" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-sustainable-loan-fund-4649" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbi-funds-icav-kbi-water-fund-4653" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-esg-enhanced-emu-4662" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-alpha-enhanced-eur-corporate-bond-4664" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-alpha-enhanced-usd-corporate-bond-4665" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/comgest-growth-america-esg-plus-4668" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/fee-destination-2031-4687" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-safe-life-4690" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-climate-euro-government-bond-ucits-etf-4704" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-termijnrekening-junior-4706" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lgt-cp-impact-equity-global-sub-fund-4707" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/i-i-real-estate-europe-conviction-4721" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/spaarrekening-b-o-4724" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/spaarplus-rekening-b-o-4725" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/spaarrekening32-b-o-4726" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-environmental-infrastructure-income-4727" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-tilted-emu-government-bond-ig-0-1y-4728" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-tilted-emu-government-bond-ig-1-10y-4729" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-tilted-emu-government-bond-ig-5-7y-4730" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-tilted-emu-government-bond-ig-7-10y-4732" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-euro-corporate-bonds-responsible-investing-4735" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vita-flex-21-vapz-4737" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vita-invest-2-4738" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-global-environmental-impact-equity-portfolio-4739" TargetMode="External" Id="rId471"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-classical-life-plus-3660" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-collective-management-plus-3661" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-climate-change-3662" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-equity-world-aqua-3663" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-portfolio-fof-harmony-balanced-3664" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-portfolio-fof-harmony-stability-3665" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-premium-3666" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-defensive-3670" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-defensive-pension-3671" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-dynamic-3672" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-dynamic-pension-3673" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-equities-3674" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-equities-pension-3675" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-neutral-3676" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-smart-future-neutral-pension-3677" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-strategy-global-defensive-3667" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-strategy-global-dynamic-3668" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-life-strategy-global-neutral-3669" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-pension4life-plus-3678" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ag-rainbow-white-plus-3679" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/alfred-berg-nordic-investment-grade-3713" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/allianz-euro-oblig-court-terme-isr-3715" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/allianz-sdg-global-equity-4620" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-euro-government-tilted-green-bond-ucits-etf-4407" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-funds-impact-green-bonds-3717" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-funds-cash-eur-3718" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-funds-euro-corporate-short-term-green-bond-4405" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-funds-european-equity-conservative-3719" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-funds-global-equity-responsible-3721" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-funds-m-climate-solutions-4404" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-index-msci-europe-sri-pab-3722" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-responsible-investing-impact-green-bonds-3723" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-s-p-500-climate-net-zero-ambition-pab-ucits-etf-4406" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-social-bonds-3724" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/amundi-ultra-short-term-green-bond-3725" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/arkea-ds-premium-horizon-2026-p-3992" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/arkea-ds-premium-horizon-octobre-2027-p-4590" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-ambition-planete-juillet-2024-p-4568" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-avril-2023-p-3741" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-avril-2024-p-4414" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-fevrier-2023-p-4413" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-fevrier-2024-p-3740" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-fevrier-2025-4544" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-juillet-2023-p-4409" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-juin-2025-p-4546" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/autofocus-transition-climat-octobre-2024-p-4415" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/axa-wf-act-dynamic-green-bonds-3694" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/axa-wf-act-green-bonds-3696" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/axa-wf-euro-bonds-4622" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/axa-wf-euro-buy-and-maintain-sustainable-credit-3701" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/axa-wf-sustainable-equity-qi-3707" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bel-esg-index-3744" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-equities-be-long-3871" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-equities-climate-3872" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-equities-cure-3873" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-equities-wo-men-3874" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-select-portfolio-sustainable-low-3878" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-select-portfolio-sustainable-medium-3879" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-smart-future-3880" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-sustainable-high-3881" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-sustainable-low-3882" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/belfius-sustainable-medium-3883" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bgf-circular-economy-fund-3747" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bgf-esg-multi-asset-fund-3751" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bgf-future-of-transport-fund-3753" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bgf-sustainable-energy-fund-3755" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bgf-sustainable-global-allocation-fund-4421" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/blackrock-esg-euro-bond-fund-3868" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/blackrock-esg-euro-corporate-bond-fund-3869" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/blackrock-global-allocation-tailored-fund-4422" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-clean-energy-solutions-3807" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-aqua-3774" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-comfort-sustainable-equity-world-plus-3785" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-aggregate-bond-sri-fossil-free-3770" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-high-yield-sri-fossil-free-3798" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-alpha-enhanced-usd-corporate-bond-4665" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-alpha-enhanced-eur-corporate-bond-4664" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-ecpi-circular-economy-leaders-3787" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-ecpi-global-esg-blue-economy-3788" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-ecpi-global-esg-hydrogen-economy-3789" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-ecpi-global-esg-infrastructure-3790" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-esg-enhanced-emu-4662" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-esg-enhanced-eur-government-bond-4517" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-esg-enhanced-europe-4623" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-esg-enhanced-japan-ucits-etf-4529" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-esg-enhanced-us-ucits-etf-4530" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-esg-enhanced-world-ucits-etf-4531" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-eur-corp-bond-sri-pab-3757" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-eur-corp-bond-sri-pab-1-3y-3758" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-eur-corp-bond-sri-pab-3-5y-3759" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-ftse-epra-nareit-developed-europe-green-ctb-3760" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-ftse-epra-nareit-global-developed-green-ctb-3791" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-emu-government-bond-ig-3761" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-emu-government-bond-ig-1-3y-3762" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-emu-government-bond-ig-10y-4528" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-emu-government-bond-ig-3-5y-3792" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-green-social-sustainability-ig-eur-bond-3793" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-tilted-emu-government-bond-ig-1-10y-4729" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-tilted-emu-government-bond-ig-5-7y-4730" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-esg-tilted-emu-government-bond-ig-7-10y-4732" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-jpm-tilted-emu-government-bond-ig-0-1y-4728" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-low-carbon-100-europe-pab-3763" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-low-carbon-300-world-pab-3795" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-msci-emerging-sri-pab-3765" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-msci-emu-sri-pab-3764" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-msci-europe-small-caps-sri-pab-3766" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-msci-europe-sri-pab-3797" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-msci-japan-sri-pab-3767" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-msci-usa-sri-pab-3768" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-msci-world-sri-pab-3769" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-usd-corp-bond-sri-fossil-free-4532" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-eur-corp-bond-sri-fossil-free-7-10y-4526" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-easy-eur-corp-bond-sri-fossil-free-ultrashort-duration-4527" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-flexi-i-bond-nordic-investment-grade-3799" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-aqua-3801" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-belgium-equity-3802" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-climate-change-3803" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-emerging-markets-climate-solutions-3806" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-environmental-infrastructure-income-4727" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-euro-corporate-green-bond-3809" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-euro-defensive-equity-3810" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-euro-government-bond-3811" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-euro-government-green-bond-3772" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-euro-inflation-linked-bond-3813" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-global-climate-solutions-3816" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-global-environment-3817" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-global-net-zero-transition-equity-4565" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-green-bond-3818" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-green-tigers-3819" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-nordic-small-cap-3820" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-responsible-global-multi-factor-corporate-bond-3836" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-responsible-us-multi-factor-equity-3844" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-smart-food-3821" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-social-bond-3822" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-asian-cities-bond-3824" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-enhanced-bond-12m-3825" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-euro-bond-3826" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-euro-corporate-bond-3827" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-euro-multi-factor-corporate-bond-3828" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-euro-multi-factor-equity-3829" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-europe-multi-factor-equity-3831" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-global-corporate-bond-3833" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-global-low-vol-equity-3835" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-global-multi-factor-equity-3837" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-japan-multi-factor-equity-3839" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-funds-sustainable-us-value-multi-factor-equity-3845" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-inclusive-growth-3847" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-mois-isr-3848" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnp-paribas-sustainable-invest-3m-3849" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnppf-private-sustainable-ambition-balanced-3850" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnppf-private-wealth-balanced-3856" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnppf-private-wealth-defensive-3857" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnppf-private-wealth-dynamic-3858" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/bnppf-private-wealth-growth-3859" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/boost-invest-mundo-3890" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/business-invest-plan-4400" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/business-invest-plan-dual-4401" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-equities-l-oncology-3900" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-fund-sustainable-euro-corporate-bonds-fossil-free-3901" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-fund-sustainable-european-equities-fossil-free-3902" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-bond-euro-3904" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-bond-euro-corporate-3905" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-bond-euro-short-term-3906" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-bond-global-3907" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-bond-global-high-yield-3908" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-bond-impact-4426" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-circular-economy-3910" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-climate-action-3911" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-emerging-markets-3913" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-emu-3912" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-europe-3914" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-europe-small-mid-caps-3915" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-future-mobility-3916" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-japan-3917" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-quant-europe-4428" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-us-3918" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-equity-world-3919" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/candriam-sustainable-money-market-euro-3920" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/carmignac-emergents-3923" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/carmignac-portfolio-emergents-3924" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/carmignac-portfolio-grandchildren-3926" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/carmignac-portfolio-grande-europe-3927" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/carmignac-portfolio-patrimoine-europe-3928" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/comgest-growth-america-esg-plus-4668" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/comgest-growth-emerging-markets-plus-3929" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/comgest-growth-europe-esg-plus-3930" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/comgest-growth-global-esg-plus-3931" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/convention-de-pension-pour-travailleurs-independants-bnppf-cpti-pensioenovereenkomst-voor-zelfstandigen-bnppf-poz-3932" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/convention-de-pension-pour-travailleurs-independants-broker-cpti-pensioenovereenkomst-voor-zelfstandigen-broker-poz-3933" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/crelan-fund-econofuture-3934" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/crelan-fund-econostocks-3935" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/crelan-pension-fund-balanced-3939" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/crelan-pension-fund-growth-3940" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/crelan-pension-fund-stability-3941" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/decarbonization-fund-ii-4538" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dp-patrimonial-sustainable-high-select-global-sustainable-high-4397" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dp-patrimonial-sustainable-low-select-global-sustainable-low-4398" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dp-patrimonial-sustainable-medium-select-global-sustainable-medium-4399" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-b-equities-euroland-sustainable-3951" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-b-equities-europe-small-caps-sustainable-3952" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-b-equities-europe-sustainable-3953" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-b-equities-newgems-sustainable-3955" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-b-equities-sustainable-food-trends-3954" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-b-equities-us-dividend-sustainable-3956" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-b-equities-world-sustainable-3957" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-l-balanced-conservative-sustainable-3962" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-l-bonds-climate-trends-sustainable-3963" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-l-bonds-eur-quality-sustainable-3964" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-l-bonds-government-sustainable-hedged-3966" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/dpam-l-equities-us-sustainable-4567" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/econopolis-belgian-champions-4562" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/econopolis-climate-fund-3976" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/econopolis-patrimonial-sustainable-3977" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/econopolis-sustainable-equities-3978" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/eleva-sustainable-thematics-4602" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/engagement-individuel-de-pension-bnppf-eip-individuele-pensioentoezegging-bnppf-ipt-3980" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/engagement-individuel-de-pension-branche21-bnppf-eip-individuele-pensioentoezegging-tak21-bnppf-ipt-3981" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/engagement-individuel-de-pension-broker-eip-individuele-pensioentoezegging-broker-ipt-3982" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/euronext-earth-focus-40-4503" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/federated-hermes-sustainable-global-equity-fund-3996" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/fee-destination-2028-4408" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/fee-destination-2031-4687" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ffg-global-defensive-4640" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ffg-global-equities-low-carbon-4535" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ffg-global-flexible-sustainable-3988" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ffg-bli-global-impact-equities-4534" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ffg-bli-american-impact-equities-3983" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ffg-bli-european-impact-equities-3987" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/fi-institutional-emerging-markets-responsible-equity-fund-4005" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/fisch-convertible-global-sustainable-fund-3989" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/franklin-euro-short-duration-bond-fund-4008" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/franklin-european-total-return-fund-4009" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/franklin-sustainable-euro-green-bond-ucits-etf-4007" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ftgf-clearbridge-us-equity-sustainable-leaders-4177" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ftif-templeton-global-climate-change-fund-3990" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/future-invest-bon-4011" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/generalpart-1-world-sustainable-4015" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/gis-sri-ageing-population-fund-4014" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-corporate-green-bond-4018" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-emerging-markets-enhanced-index-sustainable-equity-4019" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-euro-sustainable-credit-4020" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-euro-sustainable-credit-excluding-financials-4021" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-europe-enhanced-index-sustainable-equity-4022" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-europe-sustainable-equity-4023" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-global-enhanced-index-sustainable-equity-4025" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-global-environmental-impact-equity-portfolio-4739" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-global-equity-impact-opportunities-4026" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-global-social-impact-equity-4560" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-global-sustainable-equity-4028" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-green-bond-4029" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-green-bond-short-duration-4030" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-north-america-enhanced-index-sustainable-equity-4032" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-patrimonial-balanced-europe-sustainable-4033" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/goldman-sachs-social-bond-4588" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/hamsterhuren-location-ecureuil-ii-4040" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/home-invest-plan-4041" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/hsbc-responsible-investment-funds-sri-euroland-equity-4039" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/i-i-real-estate-europe-conviction-4721" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/inami-bnppf-riziv-bnppf-4055" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/inami-broker-riziv-broker-4056" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/incofin-cvso-fund-4066" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/indexiq-factors-sustainable-corporate-euro-bond-4067" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/indexiq-factors-sustainable-europe-equity-4069" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/indexiq-factors-sustainable-japan-equity-4070" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ing-fund-ing-sustainable-active-4057" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ing-fund-ing-sustainable-balanced-4058" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ing-fund-ing-sustainable-conservative-4059" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ing-fund-ing-sustainable-dynamic-4060" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ing-fund-ing-sustainable-moderate-4061" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/invesco-global-active-esg-equity-ucits-etf-4074" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ishares-euro-green-bond-ucits-etf-4381" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/janus-henderson-horizon-global-sustainable-equity-fund-4085" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/janus-henderson-horizon-sustainable-future-technologies-fund-4506" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/jpmorgan-funds-green-social-sustainable-bond-fund-4441" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/jss-sustainable-equity-global-climate-2035-4522" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/jss-sustainable-equity-green-planet-4523" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/junior-future-plan-4086" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-equity-fund-minimum-variance-responsible-investing-4109" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-asia-pacific-responsible-investing-4111" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-euro-bonds-defensive-responsible-investing-4480" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-euro-bonds-responsible-investing-4112" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-euro-bonds-short-responsible-investing-4481" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-euro-corporate-bonds-responsible-investing-4735" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-euro-equities-responsible-investing-4113" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-european-real-estate-responsible-investing-4576" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-north-america-responsible-investing-4116" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-rest-of-europe-responsible-investing-4117" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbc-institutional-fund-world-equity-responsible-investing-4118" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kbi-funds-icav-kbi-water-fund-4653" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kempen-lux-euro-high-yield-fund-4509" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kempen-lux-euro-sustainable-credit-fund-4159" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kempen-lux-global-property-fund-4160" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kempen-lux-global-small-cap-fund-4161" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/kempen-lux-sustainable-european-small-cap-fund-4163" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lgt-cp-impact-equity-global-sub-fund-4707" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lgt-sustainable-equity-global-4173" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lgt-sustainable-quality-equity-hedged-4175" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lightrock-global-small-cap-fund-4636" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lo-funds-circular-economy-4185" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lo-funds-global-climate-bond-4180" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lo-funds-social-systems-change-4183" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/lo-funds-planetary-transition-4508" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-climate-solutions-4197" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-lux-global-sustain-paris-aligned-fund-4607" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-lux-nature-and-biodiversity-solutions-fund-4570" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-lux-pan-european-sustain-paris-aligned-fund-4615" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-lux-positive-impact-fund-4199" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-lux-responsability-global-sustainable-solutions-bond-fund-4571" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-lux-sustainable-allocation-fund-4200" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-lux-sustainable-multi-asset-growth-fund-4572" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-sustainable-european-credit-investment-fund-4203" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-sustainable-loan-fund-4649" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/m-g-sustainable-total-return-credit-investment-fund-4204" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mandarine-global-transition-4487" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/march-decarbonization-fund-scr-sa-4539" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/metropolitan-rentastro-balanced-4205" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/metropolitan-rentastro-growth-4206" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/metropolitan-rentastro-stability-4207" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mh-epargne-pictet-clean-energy-transition-4609" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-euro-green-and-sustainable-bond-fund-4212" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-euro-green-and-sustainable-corporate-bond-fund-4213" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-euro-high-yield-sustainable-bond-fund-4214" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-euro-short-term-sustainable-bond-fund-4215" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-europe-environmental-equity-fund-4217" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-global-green-bond-fund-4218" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-global-sustainable-equity-fund-4219" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/mirova-us-sustainable-equity-4556" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ninety-one-global-strategy-fund-global-environment-fund-4490" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/nordea-1-emerging-stars-equity-fund-4230" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/nordea-1-european-high-yield-stars-bond-fund-4232" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/nordea-1-european-stars-equity-fund-4233" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/nordea-1-global-climate-and-environment-fund-4234" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pension-invest-plan-4246" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pension-invest-plan-pension-libre-complementaire-pour-independants-pip-plci-pension-invest-plan-vrij-aanvullend-pensioen-voor-zelfstandigen-pip-vapz-4247" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pension-invest-plan-inami-pension-invest-plan-riziv-4248" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pension-libre-complementaire-pour-independants-bnppf-plci-vrij-aanvullend-pensioen-voor-zelfstandigen-bnppf-vapz-4249" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pension-libre-complementaire-pour-independants-broker-plci-vrij-aanvullend-pensioen-voor-zelfstandigen-broker-vapz-4250" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-global-thematic-opportunities-4269" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-biotech-4251" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-clean-energy-transition-4252" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-digital-4253" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-global-environmental-opportunities-4254" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-global-megatrend-selection-4255" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-global-sustainable-credit-4256" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-health-4257" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-nutrition-4259" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-premium-brands-4260" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-quest-europe-sustainable-equities-4262" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-quest-global-sustainable-equities-4263" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-robotics-4264" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-security-4265" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-smartcity-4266" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-timber-4267" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pictet-water-4268" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pimco-global-investors-series-plc-gis-climate-bond-fund-4016" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/pimco-global-investors-series-plc-gis-global-investment-grade-credit-esg-fund-4017" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/planning-for-pension-4270" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/polar-capital-funds-plc-biotechnology-fund-4271" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/polar-capital-funds-plc-healthcare-opportunities-fund-4272" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/polar-capital-funds-plc-smart-energy-4273" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/post-optima-junior-4275" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/post-optima-pension-4276" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/protea-fund-orcadia-equities-europe-sustainable-ex-fossil-4280" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/r-co-4change-green-bonds-4282" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/r-co-4change-moderate-allocation-4283" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/r-co-opal-4change-sustainable-trends-4284" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/r-co-valor-4change-global-equity-4285" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/regenerative-agriculture-fund-sca-raif-luxembourg-4286" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/regenerative-agriculture-fund-slp-france-4287" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/regnan-sustainable-water-and-waste-fund-4585" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/rentespaarrekening-4641" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/responsible-horizons-em-debt-impact-fund-4417" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/responsible-horizons-euro-impact-bond-fund-4288" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/ritme-spaarrekening-4587" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-biodiversity-equities-4493" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-circular-economy-4297" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-climate-euro-government-bond-ucits-etf-4704" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-euro-government-bonds-4290" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-euro-sdg-credits-4299" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-global-green-bonds-4301" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-global-multi-thematic-4558" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-global-sdg-equities-4303" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-healthy-living-4307" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-high-income-green-bonds-4557" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-new-world-financials-4292" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-qi-global-sdg-climate-conservative-equities-4496" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-smart-energy-4304" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-smart-materials-4305" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-smart-mobility-4306" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-sustainable-emerging-stars-equities-4293" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-sustainable-property-equities-4296" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/robeco-sustainable-water-4308" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/s-p-core-eurozone-50-pab-transition-esg-index-4604" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/s-p-france-40-pab-transition-esg-index-4605" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/schroder-international-selection-fund-isf-global-alternative-energy-4317" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/schroder-international-selection-fund-isf-global-cities-real-estate-4315" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/schroder-international-selection-fund-isf-global-climate-change-equity-4316" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/schroder-isf-healthcare-innovation-4312" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/schroder-isf-sustainable-euro-credit-4314" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/solactive-transatlantique-planete-index-4603" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/spaarplus-rekening-4322" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/spaarplus-rekening-b-o-4725" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/spaarrekening-b-o-4724" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/spaarrekening-business-4520" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/spaarrekening32-b-o-4726" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/sparinvest-ethical-global-value-4323" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/star-fund-active-4433" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/star-fund-balanced-4324" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/star-fund-moderate-4432" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/sycomore-europe-eco-solutions-4329" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/sycomore-europe-happy-work-4330" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/sycomore-selection-credit-4331" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/sycomore-selection-credit-sfs-4332" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/t-rowe-price-funds-sicav-us-impact-equity-fund-4638" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/termijnrekening-business-4521" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/theam-quant-equity-europe-climate-care-pab-4335" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/theam-quant-equity-japan-climate-care-4533" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/theam-quant-healthy-living-opportunities-4618" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/theam-quant-equity-world-climate-care-4336" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/thematics-safety-fund-4339" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/thematics-water-fund-4340" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/threadneedle-lux-european-social-bond-fund-4342" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-euro-bond-impact-fund-4344" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-future-generations-fund-4586" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-global-equities-impact-fund-4345" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-impact-mixed-fund-defensive-4346" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-impact-mixed-fund-neutral-4347" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-impact-mixed-fund-offensive-4348" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-impact-savings-4349" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-impact-savings-fidelity-4611" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-impact-savings-junior-4350" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-microfinance-fund-4351" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-pioneer-impact-fund-4352" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-termijnrekening-4519" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/triodos-termijnrekening-junior-4706" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-bank-depositocertificaat-4642" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-bank-kasbon-4643" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-bank-kortetermijnrekening-4644" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-bank-termijnrekening-4645" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-safe-life-4690" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-sustainable-flex-fund-4358" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-sustainable-mixed-fund-balanced-4228" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-sustainable-mixed-fund-defensive-4227" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-sustainable-mixed-fund-dynamic-4229" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vdk-sustainable-pension-fund-4359" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vita-flex-21-vapz-4737" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vita-invest-2-4738" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/vontobel-fund-global-environmental-change-4498" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/wellington-global-impact-fund-4499" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/wellington-global-impact-bond-fund-4500" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/wellington-global-stewards-fund-4501" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xerius-planet-4369" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-esg-ii-eur-corporate-bond-short-duration-ucits-etf-4370" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-esg-ii-eur-corporate-bond-ucits-etf-4371" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-esg-usd-corporate-bond-ucits-etf-4372" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-msci-emerging-markets-esg-ucits-etf-4373" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-msci-europe-esg-ucits-etf-4374" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-msci-japan-esg-ucits-etf-4375" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-msci-usa-esg-ucits-etf-4376" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/xtrackers-msci-world-esg-ucits-etf-4377" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/yongo-moon-4378" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/yongo-neutral-fund-4379" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.towardssustainability.be/products/you-count-spaarrekening-4646" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId464"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E472"/>
+  <dimension ref="A1:E464"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="60" customWidth="1" min="1" max="1"/>
     <col width="40" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="100" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nom du produit</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
@@ -662,341 +677,341 @@
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Fonds d'assurance Branche 23</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>EAA Insurance EUR Moderate Allocation - Global</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>AG Life Premium | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>AG Life Strategy Global Defensive</t>
+          <t>AG Life Smart Future Defensive</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Fonds d'assurance Branche 23</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>EAA Insurance EUR Cautious Allocation - Global</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>AG Life Strategy Global Defensive | Towards Sustainability</t>
+          <t>AG Life Smart Future Defensive | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>AG Life Strategy Global Dynamic</t>
+          <t>AG Life Smart Future Defensive Pension</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Fonds d'assurance Branche 23</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>EAA Insurance EUR Moderate Allocation - Global</t>
+          <t>EAA Insurance EUR Cautious Allocation - Global</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>AG Life Strategy Global Dynamic | Towards Sustainability</t>
+          <t>AG Life Smart Future Defensive Pension | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>AG Life Strategy Global Neutral</t>
+          <t>AG Life Smart Future Dynamic</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Fonds d'assurance Branche 23</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>EAA Insurance EUR Moderate Allocation - Global</t>
+          <t>EAA Insurance EUR Aggressive Allocation - Global</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>AG Life Strategy Global Neutral | Towards Sustainability</t>
+          <t>AG Life Smart Future Dynamic | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Defensive</t>
+          <t>AG Life Smart Future Dynamic Pension</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Fonds d'assurance Branche 23</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>EAA Insurance EUR Cautious Allocation - Global</t>
+          <t>EAA Insurance EUR Aggressive Allocation - Global</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Defensive | Towards Sustainability</t>
+          <t>AG Life Smart Future Dynamic Pension | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Defensive Pension</t>
+          <t>AG Life Smart Future Equities</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Fonds d'assurance Branche 23</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>EAA Insurance EUR Cautious Allocation - Global</t>
+          <t>EAA Insurance Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Defensive Pension | Towards Sustainability</t>
+          <t>AG Life Smart Future Equities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Dynamic</t>
+          <t>AG Life Smart Future Equities Pension</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Fonds d'assurance Branche 23</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>EAA Insurance EUR Aggressive Allocation - Global</t>
+          <t>EAA Insurance Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Dynamic | Towards Sustainability</t>
+          <t>AG Life Smart Future Equities Pension | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Dynamic Pension</t>
+          <t>AG Life Smart Future Neutral</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Fonds d'assurance Branche 23</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>EAA Insurance EUR Aggressive Allocation - Global</t>
+          <t>EAA Fund EUR Moderate Allocation - Global</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Dynamic Pension | Towards Sustainability</t>
+          <t>AG Life Smart Future Neutral | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Equities</t>
+          <t>AG Life Smart Future Neutral Pension</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Fonds d'assurance Branche 23</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>EAA Insurance Global Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Moderate Allocation - Global</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Equities | Towards Sustainability</t>
+          <t>AG Life Smart Future Neutral Pension | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Equities Pension</t>
+          <t>AG Life Strategy Global Defensive</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Fonds d'assurance Branche 23</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>EAA Insurance Global Large-Cap Blend Equity</t>
+          <t>EAA Insurance EUR Cautious Allocation - Global</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Equities Pension | Towards Sustainability</t>
+          <t>AG Life Strategy Global Defensive | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Neutral</t>
+          <t>AG Life Strategy Global Dynamic</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Fonds d'assurance Branche 23</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Moderate Allocation - Global</t>
+          <t>EAA Insurance EUR Moderate Allocation - Global</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Neutral | Towards Sustainability</t>
+          <t>AG Life Strategy Global Dynamic | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Neutral Pension</t>
+          <t>AG Life Strategy Global Neutral</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Fonds d'assurance Branche 23</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Moderate Allocation - Global</t>
+          <t>EAA Insurance EUR Moderate Allocation - Global</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>AG Life Smart Future Neutral Pension | Towards Sustainability</t>
+          <t>AG Life Strategy Global Neutral | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>AG Pension4Life Plus</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Contrat d'assurance Branche 21</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>AG Pension4Life Plus | Towards Sustainability</t>
         </is>
       </c>
@@ -1005,314 +1020,314 @@
       <c r="A21" t="inlineStr">
         <is>
           <t>AG Rainbow White Plus</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Contrat d'assurance Branche 21</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>AG Rainbow White Plus | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>AXA WF ACT Dynamic Green Bonds</t>
+          <t>Alfred Berg Nordic Investment Grade</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>EAA Fund Global Flexible Bond - USD Hedged</t>
+          <t>EAA Fund NOK Bond - Short Term</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Alfred Berg</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>AXA WF ACT Dynamic Green Bonds | Towards Sustainability</t>
+          <t>Alfred Berg Nordic Investment Grade | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>AXA WF ACT Green Bonds</t>
+          <t>Allianz Euro Oblig Court Terme ISR</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>EAA Fund Global Diversified Bond - EUR Hedged</t>
+          <t>EAA Fund EUR Ultra Short-Term Bond</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Allianz Global Investors</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>AXA WF ACT Green Bonds | Towards Sustainability</t>
+          <t>Allianz Euro Oblig Court Terme ISR | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>AXA WF Euro Buy and Maintain Sustainable Credit</t>
+          <t>Allianz SDG Global Equity</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Allianz Global Investors</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>AXA WF Euro Buy and Maintain Sustainable Credit | Towards Sustainability</t>
+          <t>Allianz SDG Global Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>AXA WF Sustainable Equity QI</t>
+          <t>Amundi Euro Government Tilted Green Bond Ucits ETF</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Government Bond</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Amundi</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>AXA WF Sustainable Equity QI | Towards Sustainability</t>
+          <t>Amundi Euro Government Tilted Green Bond Ucits ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Alfred Berg Nordic Investment Grade</t>
+          <t>Amundi Funds - Impact Green Bonds</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>EAA Fund NOK Bond - Short Term</t>
+          <t>EAA Fund Global Diversified Bond - EUR Hedged</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Alfred Berg</t>
+          <t>Amundi</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Alfred Berg Nordic Investment Grade | Towards Sustainability</t>
+          <t>Amundi Funds - Impact Green Bonds | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Allianz Euro Oblig Court Terme ISR</t>
+          <t>Amundi Funds Cash EUR</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Ultra Short-Term Bond</t>
+          <t>EAA Fund EUR Money Market</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Allianz Global Investors</t>
+          <t>Amundi</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Allianz Euro Oblig Court Terme ISR | Towards Sustainability</t>
+          <t>Amundi Funds Cash EUR | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Amundi Funds - Impact Green Bonds</t>
+          <t>Amundi Funds Euro Corporate Short Term Green Bond</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>EAA Fund Global Diversified Bond - EUR Hedged</t>
+          <t>EAA Fund EUR Corporate Bond - Short Term</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Amundi</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Amundi Funds - Impact Green Bonds | Towards Sustainability</t>
+          <t>Amundi Funds Euro Corporate Short Term Green Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Amundi Funds Cash EUR</t>
+          <t>Amundi Funds European Equity Conservative</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Money Market</t>
+          <t>EAA Fund Europe Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Amundi</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Amundi Funds Cash EUR | Towards Sustainability</t>
+          <t>Amundi Funds European Equity Conservative | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Amundi Funds European Equity Conservative</t>
+          <t>Amundi Funds Global Equity Responsible</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Amundi</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Amundi Funds European Equity Conservative | Towards Sustainability</t>
+          <t>Amundi Funds Global Equity Responsible | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Amundi Funds Global Ecology ESG</t>
+          <t>Amundi Funds M Climate Solutions</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Amundi</t>
+          <t>Montpensier Finance</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Amundi Funds Global Ecology ESG | Towards Sustainability</t>
+          <t>Amundi Funds M Climate Solutions | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Amundi Index MSCI Europe SRI PAB</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>EAA Fund Europe Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Amundi</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
@@ -1329,11549 +1344,11333 @@
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>EAA Fund Global Diversified Bond - EUR Hedged</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Amundi</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Amundi Responsible Investing - Impact Green Bonds | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Amundi Social Bonds</t>
+          <t>AMUNDI S&amp;P 500 Climate Net Zero Ambition PAB UCITS ETF</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>EAA Fund Global Diversified Bond - EUR Hedged</t>
+          <t>EAA Fund US Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Amundi</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Amundi Social Bonds | Towards Sustainability</t>
+          <t>AMUNDI S&amp;P 500 Climate Net Zero Ambition PAB UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Amundi Ultra short term green bond</t>
+          <t>Amundi Social Bonds</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Ultra Short-Term Bond</t>
+          <t>EAA Fund Global Diversified Bond - EUR Hedged</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Amundi</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Amundi Ultra short term green bond | Towards Sustainability</t>
+          <t>Amundi Social Bonds | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>AUTOFOCUS TRANSITION CLIMAT FÉVRIER 2024 (P)</t>
+          <t>Amundi Ultra short term green bond</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Produit structuré/note</t>
-[...2 lines deleted...]
-      <c r="C36" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Ultra Short-Term Bond</t>
+        </is>
+      </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>Amundi</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>AUTOFOCUS TRANSITION CLIMAT FÉVRIER 2024 (P) | Towards Sustainability</t>
+          <t>Amundi Ultra short term green bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>AUTOFOCUS TRANSITION CLIMAT AVRIL 2023 (P)</t>
+          <t>ARKÉA DS - PREMIUM HORIZON 2026 (P)</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Produit structuré/note</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr"/>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>EAA Fund Guaranteed Funds</t>
+        </is>
+      </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>AUTOFOCUS TRANSITION CLIMAT AVRIL 2023 (P) | Towards Sustainability</t>
+          <t>ARKÉA DS - PREMIUM HORIZON 2026 (P) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>BEL ESG Index</t>
+          <t>ARKÉA DS - PREMIUM HORIZON OCTOBRE 2027 (P)</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Indice/Benchmark</t>
-[...2 lines deleted...]
-      <c r="C38" t="inlineStr"/>
+          <t>Produit structuré/note</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>EAA Fund Guaranteed Funds</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Euronext</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>BEL ESG Index | Towards Sustainability</t>
+          <t>ARKÉA DS - PREMIUM HORIZON OCTOBRE 2027 (P) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>BGF Circular Economy Fund</t>
+          <t>AUTOFOCUS AMBITION PLANÈTE JUILLET 2024 (P)</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Produit structuré/note</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Other Equity</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>BlackRock</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>BGF Circular Economy Fund | Towards Sustainability</t>
+          <t>AUTOFOCUS AMBITION PLANÈTE JUILLET 2024 (P) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>BGF ESG Multi-Asset Fund</t>
+          <t>AUTOFOCUS TRANSITION CLIMAT AVRIL 2023 (P)</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Produit structuré/note</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>BlackRock</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>BGF ESG Multi-Asset Fund | Towards Sustainability</t>
+          <t>AUTOFOCUS TRANSITION CLIMAT AVRIL 2023 (P) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>BGF Future of Transport Fund</t>
+          <t>AUTOFOCUS TRANSITION CLIMAT AVRIL 2024 (P)</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Produit structuré/note</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
-          <t>BlackRock</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>BGF Future of Transport Fund | Towards Sustainability</t>
+          <t>AUTOFOCUS TRANSITION CLIMAT AVRIL 2024 (P) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>BGF Sustainable Energy Fund</t>
+          <t>AUTOFOCUS TRANSITION CLIMAT FÉVRIER 2023 (P)</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Produit structuré/note</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
-          <t>BlackRock</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>BGF Sustainable Energy Fund | Towards Sustainability</t>
+          <t>AUTOFOCUS TRANSITION CLIMAT FÉVRIER 2023 (P) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY EUR Corp Bond SRI PAB</t>
+          <t>AUTOFOCUS TRANSITION CLIMAT FÉVRIER 2024 (P)</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Produit structuré/note</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY EUR Corp Bond SRI PAB | Towards Sustainability</t>
+          <t>AUTOFOCUS TRANSITION CLIMAT FÉVRIER 2024 (P) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY EUR Corp Bond SRI PAB 1-3Y</t>
+          <t>Autofocus Transition Climat Février 2025</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Produit structuré/note</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY EUR Corp Bond SRI PAB 1-3Y | Towards Sustainability</t>
+          <t>Autofocus Transition Climat Février 2025 | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY EUR Corp Bond SRI PAB 3-5Y</t>
+          <t>AUTOFOCUS TRANSITION CLIMAT JUILLET 2023 (P)</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Produit structuré/note</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY EUR Corp Bond SRI PAB 3-5Y | Towards Sustainability</t>
+          <t>AUTOFOCUS TRANSITION CLIMAT JUILLET 2023 (P) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY FTSE EPRA Nareit Developed Europe Green CTB</t>
+          <t>Autofocus Transition Climat Juin 2025 (P)</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Produit structuré/note</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY FTSE EPRA Nareit Developed Europe Green CTB | Towards Sustainability</t>
+          <t>Autofocus Transition Climat Juin 2025 (P) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY JPM ESG EMU Government Bond IG</t>
+          <t>AUTOFOCUS TRANSITION CLIMAT OCTOBRE 2024 (P)</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Produit structuré/note</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY JPM ESG EMU Government Bond IG | Towards Sustainability</t>
+          <t>AUTOFOCUS TRANSITION CLIMAT OCTOBRE 2024 (P) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY JPM ESG EMU Government Bond IG 1-3Y</t>
+          <t>AXA WF ACT Dynamic Green Bonds</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Government Bond - Short Term</t>
+          <t>EAA Fund Global Flexible Bond - USD Hedged</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY JPM ESG EMU Government Bond IG 1-3Y | Towards Sustainability</t>
+          <t>AXA WF ACT Dynamic Green Bonds | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY LOW CARBON 100 EUROPE PAB</t>
+          <t>AXA WF ACT Green Bonds</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+          <t>EAA Fund Global Diversified Bond - EUR Hedged</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY LOW CARBON 100 EUROPE PAB | Towards Sustainability</t>
+          <t>AXA WF ACT Green Bonds | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY MSCI EMU SRI PAB</t>
+          <t>AXA WF Euro Bonds</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>EAA Fund Eurozone Large-Cap Equity</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY MSCI EMU SRI PAB | Towards Sustainability</t>
+          <t>AXA WF Euro Bonds | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY MSCI EMERGING SRI PAB</t>
+          <t>AXA WF Euro Buy and Maintain Sustainable Credit</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>EAA Fund Global Emerging Markets Equity</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY MSCI EMERGING SRI PAB | Towards Sustainability</t>
+          <t>AXA WF Euro Buy and Maintain Sustainable Credit | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY MSCI EUROPE SMALL CAPS SRI PAB</t>
+          <t>AXA WF Sustainable Equity QI</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Small-Cap Equity</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY MSCI EUROPE SMALL CAPS SRI PAB | Towards Sustainability</t>
+          <t>AXA WF Sustainable Equity QI | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY MSCI JAPAN SRI PAB</t>
+          <t>BEL ESG Index</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Indice/Benchmark</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Euronext</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY MSCI JAPAN SRI PAB | Towards Sustainability</t>
+          <t>BEL ESG Index | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY MSCI USA SRI PAB</t>
+          <t>Belfius Equities Be=Long</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>EAA Fund US Large-Cap Blend Equity</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Belfius</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY MSCI USA SRI PAB | Towards Sustainability</t>
+          <t>Belfius Equities Be=Long | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY MSCI WORLD SRI PAB</t>
+          <t>Belfius Equities Climate</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Belfius</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY MSCI WORLD SRI PAB | Towards Sustainability</t>
+          <t>Belfius Equities Climate | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY - Aggregate Bond SRI Fossil Free</t>
+          <t>Belfius Equities Cure</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond</t>
+          <t>EAA Fund Sector Equity Healthcare</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Belfius</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY - Aggregate Bond SRI Fossil Free | Towards Sustainability</t>
+          <t>Belfius Equities Cure | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Euro Government Green Bond</t>
+          <t>Belfius Equities Wo=Men</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr"/>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>EAA Fund Other Equity</t>
+        </is>
+      </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Belfius</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Euro Government Green Bond | Towards Sustainability</t>
+          <t>Belfius Equities Wo=Men | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>BNP Paribas Aqua</t>
+          <t>Belfius Select Portfolio Sustainable Low</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Water</t>
+          <t>EAA Fund EUR Cautious Allocation - Global</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Belfius</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Aqua | Towards Sustainability</t>
+          <t>Belfius Select Portfolio Sustainable Low | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>BNP PARIBAS B PENSION BALANCED</t>
+          <t>Belfius Select Portfolio Sustainable Medium</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Fonds d'épargne-pension</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Moderate Allocation</t>
+          <t>EAA Fund EUR Moderate Allocation - Global</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Belfius</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS B PENSION BALANCED | Towards Sustainability</t>
+          <t>Belfius Select Portfolio Sustainable Medium | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>BNP PARIBAS B PENSION GROWTH</t>
+          <t>Belfius Smart Future</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Fonds d'épargne-pension</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Aggressive Allocation</t>
+          <t>EAA Fund Global Flex-Cap Equity</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Belfius</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS B PENSION GROWTH | Towards Sustainability</t>
+          <t>Belfius Smart Future | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>BNP PARIBAS B PENSION STABILITY</t>
+          <t>Belfius Sustainable High</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Fonds d'épargne-pension</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Cautious Allocation</t>
+          <t>EAA Fund EUR Aggressive Allocation</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Belfius</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS B PENSION STABILITY | Towards Sustainability</t>
+          <t>Belfius Sustainable High | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>BNP Paribas Comfort Sustainable Equity World Plus</t>
+          <t>Belfius Sustainable Low</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Cautious Allocation</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Belfius</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Comfort Sustainable Equity World Plus | Towards Sustainability</t>
+          <t>Belfius Sustainable Low | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ECPI Circular Economy Leaders</t>
+          <t>Belfius Sustainable Medium</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Moderate Allocation</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Belfius</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ECPI Circular Economy Leaders | Towards Sustainability</t>
+          <t>Belfius Sustainable Medium | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ECPI Global ESG Blue Economy</t>
+          <t>BGF Circular Economy Fund</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>EAA Fund Other Equity</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>BlackRock</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ECPI Global ESG Blue Economy | Towards Sustainability</t>
+          <t>BGF Circular Economy Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ECPI Global ESG Hydrogen Economy</t>
+          <t>BGF ESG Multi-Asset Fund</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>EAA Fund Other Equity</t>
+          <t>EAA Fund EUR Moderate Allocation - Global</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>BlackRock</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ECPI Global ESG Hydrogen Economy | Towards Sustainability</t>
+          <t>BGF ESG Multi-Asset Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ECPI Global ESG Infrastructure</t>
+          <t>BGF Future of Transport Fund</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Infrastructure</t>
+          <t>EAA Fund Sector Equity Technology</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>BlackRock</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ECPI Global ESG Infrastructure | Towards Sustainability</t>
+          <t>BGF Future of Transport Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy FTSE EPRA Nareit Global Developed Green CTB</t>
+          <t>BGF Sustainable Energy Fund</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>EAA Fund Property - Indirect Global</t>
+          <t>EAA Fund Sector Equity Alternative Energy</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>BlackRock</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy FTSE EPRA Nareit Global Developed Green CTB | Towards Sustainability</t>
+          <t>BGF Sustainable Energy Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy JPM ESG EMU Government Bond IG 3- 5Y</t>
+          <t>BGF Sustainable Global Allocation Fund</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Government Bond</t>
+          <t>EAA Fund USD Moderate Allocation</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>BlackRock</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy JPM ESG EMU Government Bond IG 3- 5Y | Towards Sustainability</t>
+          <t>BGF Sustainable Global Allocation Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy JPM ESG Green Social &amp; Sustainability IG EUR Bond</t>
+          <t>BlackRock ESG Euro Bond Fund</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>BlackRock</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy JPM ESG Green Social &amp; Sustainability IG EUR Bond | Towards Sustainability</t>
+          <t>BlackRock ESG Euro Bond Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy Low Carbon 300 World PAB</t>
+          <t>BlackRock ESG Euro Corporate Bond Fund</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>BlackRock</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy Low Carbon 300 World PAB | Towards Sustainability</t>
+          <t>BlackRock ESG Euro Corporate Bond Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY MSCI Europe SRI PAB</t>
+          <t>BlackRock Global Allocation Tailored Fund</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+          <t>EAA Fund USD Flexible Allocation</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>BlackRock</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>BNP PARIBAS EASY MSCI Europe SRI PAB | Towards Sustainability</t>
+          <t>BlackRock Global Allocation Tailored Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy - High Yield SRI Fossil Free</t>
+          <t>BNP Paribas  Funds Clean Energy Solutions</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>EAA Fund EUR High Yield Bond</t>
+          <t>EAA Fund Sector Equity Alternative Energy</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy - High Yield SRI Fossil Free | Towards Sustainability</t>
+          <t>BNP Paribas  Funds Clean Energy Solutions | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>BNP Paribas Flexi I Bond Nordic Investment Grade</t>
+          <t>BNP Paribas Aqua</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>EAA Fund NOK Bond</t>
+          <t>EAA Fund Sector Equity Water</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Flexi I Bond Nordic Investment Grade | Towards Sustainability</t>
+          <t>BNP Paribas Aqua | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Aqua</t>
+          <t>BNP Paribas Comfort Sustainable Equity World Plus</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Water</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Aqua | Towards Sustainability</t>
+          <t>BNP Paribas Comfort Sustainable Equity World Plus | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Belgium Equity</t>
+          <t>BNP PARIBAS EASY - Aggregate Bond SRI Fossil Free</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>EAA Fund Belgium Equity</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Belgium Equity | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY - Aggregate Bond SRI Fossil Free | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Climate Change</t>
+          <t>BNP Paribas Easy - High Yield SRI Fossil Free</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund EUR High Yield Bond</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Climate Change | Towards Sustainability</t>
+          <t>BNP Paribas Easy - High Yield SRI Fossil Free | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Emerging Markets Climate Solutions</t>
+          <t>BNP Paribas Easy Alpha Enhanced USD Corporate Bond</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...2 lines deleted...]
-      <c r="C77" t="inlineStr"/>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>EAA Fund Other Bond</t>
+        </is>
+      </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Emerging Markets Climate Solutions | Towards Sustainability</t>
+          <t>BNP Paribas Easy Alpha Enhanced USD Corporate Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>BNP Paribas  Funds Clean Energy Solutions</t>
+          <t>BNP Paribas Easy Alpha Enhanced € Corporate Bond</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Alternative Energy</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas  Funds Clean Energy Solutions | Towards Sustainability</t>
+          <t>BNP Paribas Easy Alpha Enhanced € Corporate Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Euro Corporate Green Bond</t>
+          <t>BNP Paribas Easy ECPI Circular Economy Leaders</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Euro Corporate Green Bond | Towards Sustainability</t>
+          <t>BNP Paribas Easy ECPI Circular Economy Leaders | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Euro Defensive Equity</t>
+          <t>BNP Paribas Easy ECPI Global ESG Blue Economy</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>EAA Fund Long/Short Equity - Europe</t>
+          <t>EAA Fund Other Equity</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Euro Defensive Equity | Towards Sustainability</t>
+          <t>BNP Paribas Easy ECPI Global ESG Blue Economy | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Euro Government Bond</t>
+          <t>BNP Paribas Easy ECPI Global ESG Hydrogen Economy</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Government Bond</t>
+          <t>EAA Fund Other Equity</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Euro Government Bond | Towards Sustainability</t>
+          <t>BNP Paribas Easy ECPI Global ESG Hydrogen Economy | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Euro Inflation-Linked Bond</t>
+          <t>BNP Paribas Easy ECPI Global ESG Infrastructure</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Inflation-Linked Bond</t>
+          <t>EAA Fund Sector Equity Infrastructure</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Euro Inflation-Linked Bond | Towards Sustainability</t>
+          <t>BNP Paribas Easy ECPI Global ESG Infrastructure | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Global Climate Solutions</t>
+          <t>BNP Paribas Easy ESG Enhanced EMU</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Eurozone Large-Cap Equity</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Global Climate Solutions | Towards Sustainability</t>
+          <t>BNP Paribas Easy ESG Enhanced EMU | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Global Environment</t>
+          <t>BNP Paribas Easy ESG Enhanced EUR Government Bond</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund EUR Government Bond</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Global Environment | Towards Sustainability</t>
+          <t>BNP Paribas Easy ESG Enhanced EUR Government Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Green Bond</t>
+          <t>BNP Paribas Easy ESG Enhanced Europe</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Green Bond | Towards Sustainability</t>
+          <t>BNP Paribas Easy ESG Enhanced Europe | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Green Tigers</t>
+          <t>BNP Paribas Easy ESG Enhanced Japan UCITS ETF</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Japan Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Green Tigers | Towards Sustainability</t>
+          <t>BNP Paribas Easy ESG Enhanced Japan UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Nordic Small Cap</t>
+          <t>BNP Paribas Easy ESG Enhanced US UCITS ETF</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>EAA Fund Nordic Small/Mid-Cap Equity</t>
+          <t>EAA Fund US Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Nordic Small Cap | Towards Sustainability</t>
+          <t>BNP Paribas Easy ESG Enhanced US UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds SMaRT Food</t>
+          <t>BNP Paribas Easy ESG Enhanced World UCITS ETF</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Consumer Goods &amp; Services</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds SMaRT Food | Towards Sustainability</t>
+          <t>BNP Paribas Easy ESG Enhanced World UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Social Bond</t>
+          <t>BNP PARIBAS EASY EUR Corp Bond SRI PAB</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>EAA Fund Global Diversified Bond - EUR Hedged</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Social Bond | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY EUR Corp Bond SRI PAB | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Asian Cities Bond</t>
+          <t>BNP PARIBAS EASY EUR Corp Bond SRI PAB 1-3Y</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>EAA Fund Asia Bond</t>
+          <t>EAA Fund EUR Corporate Bond - Short Term</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Asian Cities Bond | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY EUR Corp Bond SRI PAB 1-3Y | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Enhanced Bond 12M</t>
+          <t>BNP PARIBAS EASY EUR Corp Bond SRI PAB 3-5Y</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond - Short Term</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Enhanced Bond 12M | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY EUR Corp Bond SRI PAB 3-5Y | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Euro Bond</t>
+          <t>BNP PARIBAS EASY FTSE EPRA Nareit Developed Europe Green CTB</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond</t>
+          <t>EAA Fund Property - Indirect Europe</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Euro Bond | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY FTSE EPRA Nareit Developed Europe Green CTB | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Euro Corporate Bond</t>
+          <t>BNP Paribas Easy FTSE EPRA Nareit Global Developed Green CTB</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Property - Indirect Global</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Euro Corporate Bond | Towards Sustainability</t>
+          <t>BNP Paribas Easy FTSE EPRA Nareit Global Developed Green CTB | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Euro Multi-Factor Corporate Bond</t>
+          <t>BNP PARIBAS EASY JPM ESG EMU Government Bond IG</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund EUR Government Bond</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Euro Multi-Factor Corporate Bond | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY JPM ESG EMU Government Bond IG | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Euro Multi-Factor Equity</t>
+          <t>BNP PARIBAS EASY JPM ESG EMU Government Bond IG 1-3Y</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>EAA Fund Eurozone Large-Cap Equity</t>
+          <t>EAA Fund EUR Government Bond - Short Term</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Euro Multi-Factor Equity | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY JPM ESG EMU Government Bond IG 1-3Y | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Europe Multi-Factor Equity</t>
+          <t>BNP Paribas Easy JPM ESG EMU Government Bond IG 10Y+</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Government Bond</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Europe Multi-Factor Equity | Towards Sustainability</t>
+          <t>BNP Paribas Easy JPM ESG EMU Government Bond IG 10Y+ | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Global Corporate Bond</t>
+          <t>BNP Paribas Easy JPM ESG EMU Government Bond IG 3- 5Y</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>EAA Fund Global Corporate Bond - USD Hedged</t>
+          <t>EAA Fund EUR Government Bond</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Global Corporate Bond | Towards Sustainability</t>
+          <t>BNP Paribas Easy JPM ESG EMU Government Bond IG 3- 5Y | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Global Low Vol Equity</t>
+          <t>BNP Paribas Easy JPM ESG Green Social &amp; Sustainability IG EUR Bond</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Global Low Vol Equity | Towards Sustainability</t>
+          <t>BNP Paribas Easy JPM ESG Green Social &amp; Sustainability IG EUR Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Responsible Global Multi-Factor Corporate Bond</t>
+          <t>BNP PARIBAS EASY JPM ESG Tilted EMU Government Bond IG 1-10Y</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Responsible Global Multi-Factor Corporate Bond | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY JPM ESG Tilted EMU Government Bond IG 1-10Y | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Global Multi-Factor Equity</t>
+          <t>BNP PARIBAS EASY JPM ESG Tilted EMU Government Bond IG 5-7Y</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Global Multi-Factor Equity | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY JPM ESG Tilted EMU Government Bond IG 5-7Y | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Japan Multi-Factor Equity</t>
+          <t>BNP PARIBAS EASY JPM ESG Tilted EMU Government Bond IG 7-10Y</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Japan Multi-Factor Equity | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY JPM ESG Tilted EMU Government Bond IG 7-10Y | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Multi-Asset Balanced</t>
+          <t>BNP PARIBAS EASY JPM Tilted EMU Government Bond IG 0-1Y</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Multi-Asset Balanced | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY JPM Tilted EMU Government Bond IG 0-1Y | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Multi-Asset Growth</t>
+          <t>BNP PARIBAS EASY LOW CARBON 100 EUROPE PAB</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Aggressive Allocation - Global</t>
+          <t>EAA Fund Europe Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Multi-Asset Growth | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY LOW CARBON 100 EUROPE PAB | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Multi-Asset Stability</t>
+          <t>BNP Paribas Easy Low Carbon 300 World PAB</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Cautious Allocation - Global</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable Multi-Asset Stability | Towards Sustainability</t>
+          <t>BNP Paribas Easy Low Carbon 300 World PAB | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Responsible US Multi-Factor Equity</t>
+          <t>BNP PARIBAS EASY MSCI EMERGING SRI PAB</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>EAA Fund US Large-Cap Blend Equity</t>
+          <t>EAA Fund Global Emerging Markets Equity</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Responsible US Multi-Factor Equity | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY MSCI EMERGING SRI PAB | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable US Value Multi-Factor Equity</t>
+          <t>BNP PARIBAS EASY MSCI EMU SRI PAB</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>EAA Fund US Large-Cap Value Equity</t>
+          <t>EAA Fund Eurozone Large-Cap Equity</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Sustainable US Value Multi-Factor Equity | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY MSCI EMU SRI PAB | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>BNP Paribas Inclusive Growth</t>
+          <t>BNP PARIBAS EASY MSCI EUROPE SMALL CAPS SRI PAB</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Europe Small-Cap Equity</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Inclusive Growth | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY MSCI EUROPE SMALL CAPS SRI PAB | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>BNP Paribas Mois ISR</t>
+          <t>BNP PARIBAS EASY MSCI Europe SRI PAB</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Money Market</t>
+          <t>EAA Fund Europe Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Mois ISR | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY MSCI Europe SRI PAB | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>BNP Paribas Sustainable Invest 3M</t>
+          <t>BNP PARIBAS EASY MSCI JAPAN SRI PAB</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Money Market</t>
+          <t>EAA Fund Japan Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Sustainable Invest 3M | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY MSCI JAPAN SRI PAB | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>BNPPF Private Sustainable Ambition Balanced</t>
+          <t>BNP PARIBAS EASY MSCI USA SRI PAB</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...2 lines deleted...]
-      <c r="C110" t="inlineStr"/>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>EAA Fund US Large-Cap Blend Equity</t>
+        </is>
+      </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
-          <t>BNPPF Private Sustainable Ambition Balanced | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY MSCI USA SRI PAB | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>BNPPF Private Wealth Balanced</t>
+          <t>BNP PARIBAS EASY MSCI WORLD SRI PAB</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Moderate Allocation - Global</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
-          <t>BNPPF Private Wealth Balanced | Towards Sustainability</t>
+          <t>BNP PARIBAS EASY MSCI WORLD SRI PAB | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>BNPPF Private Wealth Defensive</t>
+          <t>BNP Paribas Easy USD Corp Bond SRI Fossil Free</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Cautious Allocation - Global</t>
+          <t>EAA Fund USD Corporate Bond</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
-          <t>BNPPF Private Wealth Defensive | Towards Sustainability</t>
+          <t>BNP Paribas Easy USD Corp Bond SRI Fossil Free | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>BNPPF Private Wealth Dynamic</t>
+          <t>BNP Paribas Easy € Corp Bond SRI Fossil Free 7-10Y</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Aggressive Allocation - Global</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
-          <t>BNPPF Private Wealth Dynamic | Towards Sustainability</t>
+          <t>BNP Paribas Easy € Corp Bond SRI Fossil Free 7-10Y | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>BNPPF Private Wealth Growth</t>
+          <t>BNP Paribas Easy € Corp Bond SRI Fossil Free Ultrashort Duration</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Corporate Bond - Short Term</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
-          <t>BNPPF Private Wealth Growth | Towards Sustainability</t>
+          <t>BNP Paribas Easy € Corp Bond SRI Fossil Free Ultrashort Duration | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>BlackRock ESG Euro Bond Fund</t>
+          <t>BNP Paribas Flexi I Bond Nordic Investment Grade</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond</t>
+          <t>EAA Fund NOK Bond</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>BlackRock</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
-          <t>BlackRock ESG Euro Bond Fund | Towards Sustainability</t>
+          <t>BNP Paribas Flexi I Bond Nordic Investment Grade | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>BlackRock ESG Euro Corporate Bond Fund</t>
+          <t>BNP Paribas Funds Aqua</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Sector Equity Water</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>BlackRock</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
-          <t>BlackRock ESG Euro Corporate Bond Fund | Towards Sustainability</t>
+          <t>BNP Paribas Funds Aqua | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Belfius Equities Be=Long</t>
+          <t>BNP Paribas Funds Belgium Equity</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Belgium Equity</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Belfius</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>Belfius Equities Be=Long | Towards Sustainability</t>
+          <t>BNP Paribas Funds Belgium Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Belfius Equities Climate</t>
+          <t>BNP Paribas Funds Climate Change</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Belfius</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
-          <t>Belfius Equities Climate | Towards Sustainability</t>
+          <t>BNP Paribas Funds Climate Change | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Belfius Equities Cure</t>
+          <t>BNP Paribas Funds Emerging Markets Climate Solutions</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Belfius</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
-          <t>Belfius Equities Cure | Towards Sustainability</t>
+          <t>BNP Paribas Funds Emerging Markets Climate Solutions | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Belfius Equities Wo=Men</t>
+          <t>BNP Paribas Funds Environmental Infrastructure Income</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C120" t="inlineStr"/>
+      <c r="D120" t="inlineStr"/>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>Belfius Equities Wo=Men | Towards Sustainability</t>
+          <t>BNP Paribas Funds Environmental Infrastructure Income | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Belfius Select Portfolio Sustainable Low</t>
+          <t>BNP Paribas Funds Euro Corporate Green Bond</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Cautious Allocation - Global</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Belfius</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
-          <t>Belfius Select Portfolio Sustainable Low | Towards Sustainability</t>
+          <t>BNP Paribas Funds Euro Corporate Green Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Belfius Select Portfolio Sustainable Medium</t>
+          <t>BNP Paribas Funds Euro Defensive Equity</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Moderate Allocation - Global</t>
+          <t>EAA Fund Long/Short Equity - Europe</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Belfius</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
-          <t>Belfius Select Portfolio Sustainable Medium | Towards Sustainability</t>
+          <t>BNP Paribas Funds Euro Defensive Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Belfius Smart Future</t>
+          <t>BNP Paribas Funds Euro Government Bond</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>EAA Fund Global Flex-Cap Equity</t>
+          <t>EAA Fund EUR Government Bond</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Belfius</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
-          <t>Belfius Smart Future | Towards Sustainability</t>
+          <t>BNP Paribas Funds Euro Government Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Belfius Sustainable High</t>
+          <t>BNP Paribas Funds Euro Government Green Bond</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Belfius</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
-          <t>Belfius Sustainable High | Towards Sustainability</t>
+          <t>BNP Paribas Funds Euro Government Green Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Belfius Sustainable Low</t>
+          <t>BNP Paribas Funds Euro Inflation-Linked Bond</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Cautious Allocation</t>
+          <t>EAA Fund EUR Inflation-Linked Bond</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Belfius</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
-          <t>Belfius Sustainable Low | Towards Sustainability</t>
+          <t>BNP Paribas Funds Euro Inflation-Linked Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Belfius Sustainable Medium</t>
+          <t>BNP Paribas Funds Global Climate Solutions</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Moderate Allocation</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Belfius</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>Belfius Sustainable Medium | Towards Sustainability</t>
+          <t>BNP Paribas Funds Global Climate Solutions | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Boost Invest Mundo</t>
+          <t>BNP Paribas Funds Global Environment</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Fonds d'assurance Branche 23</t>
-[...2 lines deleted...]
-      <c r="C127" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>EAA Fund Sector Equity Ecology</t>
+        </is>
+      </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Ethias</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
-          <t>Boost Invest Mundo | Towards Sustainability</t>
+          <t>BNP Paribas Funds Global Environment | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Candriam Equities L Oncology</t>
+          <t>BNP Paribas Funds Global Net Zero Transition Equity</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Healthcare</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
-          <t>Candriam Equities L Oncology | Towards Sustainability</t>
+          <t>BNP Paribas Funds Global Net Zero Transition Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Candriam Fund Sustainable Euro Corporate Bonds Fossil Free</t>
+          <t>BNP Paribas Funds Green Bond</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Global Diversified Bond - EUR Hedged</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
-          <t>Candriam Fund Sustainable Euro Corporate Bonds Fossil Free | Towards Sustainability</t>
+          <t>BNP Paribas Funds Green Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Candriam Fund Sustainable European Equities Fossil Free</t>
+          <t>BNP Paribas Funds Green Tigers</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
-          <t>Candriam Fund Sustainable European Equities Fossil Free | Towards Sustainability</t>
+          <t>BNP Paribas Funds Green Tigers | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Bond Euro</t>
+          <t>BNP Paribas Funds Nordic Small Cap</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond</t>
+          <t>EAA Fund Nordic Small/Mid-Cap Equity</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Bond Euro | Towards Sustainability</t>
+          <t>BNP Paribas Funds Nordic Small Cap | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Bond Euro Corporate</t>
+          <t>BNP Paribas Funds Responsible Global Multi-Factor Corporate Bond</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Global Corporate Bond - USD Hedged</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Bond Euro Corporate | Towards Sustainability</t>
+          <t>BNP Paribas Funds Responsible Global Multi-Factor Corporate Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Bond Euro Short Term</t>
+          <t>BNP Paribas Funds Responsible US Multi-Factor Equity</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond - Short Term</t>
+          <t>EAA Fund US Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Bond Euro Short Term | Towards Sustainability</t>
+          <t>BNP Paribas Funds Responsible US Multi-Factor Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Bond Global</t>
+          <t>BNP Paribas Funds SMaRT Food</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>EAA Fund Global Diversified Bond</t>
+          <t>EAA Fund Sector Equity Consumer Goods &amp; Services</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Bond Global | Towards Sustainability</t>
+          <t>BNP Paribas Funds SMaRT Food | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Bond Global High Yield</t>
+          <t>BNP Paribas Funds Social Bond</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>EAA Fund Global High Yield Bond - EUR Hedged</t>
+          <t>EAA Fund Global Diversified Bond - EUR Hedged</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Bond Global High Yield | Towards Sustainability</t>
+          <t>BNP Paribas Funds Social Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Circular Economy</t>
+          <t>BNP Paribas Funds Sustainable Asian Cities Bond</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Asia Bond</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Circular Economy | Towards Sustainability</t>
+          <t>BNP Paribas Funds Sustainable Asian Cities Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Climate Action</t>
+          <t>BNP Paribas Funds Sustainable Enhanced Bond 12M</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund EUR Diversified Bond - Short Term</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Climate Action | Towards Sustainability</t>
+          <t>BNP Paribas Funds Sustainable Enhanced Bond 12M | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity EMU</t>
+          <t>BNP Paribas Funds Sustainable Euro Bond</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>EAA Fund Eurozone Large-Cap Equity</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity EMU | Towards Sustainability</t>
+          <t>BNP Paribas Funds Sustainable Euro Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Emerging Markets</t>
+          <t>BNP Paribas Funds Sustainable Euro Corporate Bond</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>EAA Fund Global Emerging Markets Equity</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Emerging Markets | Towards Sustainability</t>
+          <t>BNP Paribas Funds Sustainable Euro Corporate Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Europe</t>
+          <t>BNP Paribas Funds Sustainable Euro Multi-Factor Corporate Bond</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Europe | Towards Sustainability</t>
+          <t>BNP Paribas Funds Sustainable Euro Multi-Factor Corporate Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Europe Small &amp; Mid Caps</t>
+          <t>BNP Paribas Funds Sustainable Euro Multi-Factor Equity</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Mid-Cap Equity</t>
+          <t>EAA Fund Eurozone Large-Cap Equity</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Europe Small &amp; Mid Caps | Towards Sustainability</t>
+          <t>BNP Paribas Funds Sustainable Euro Multi-Factor Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Future Mobility</t>
+          <t>BNP Paribas Funds Sustainable Europe Multi-Factor Equity</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Technology</t>
+          <t>EAA Fund Europe Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Future Mobility | Towards Sustainability</t>
+          <t>BNP Paribas Funds Sustainable Europe Multi-Factor Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Japan</t>
+          <t>BNP Paribas Funds Sustainable Global Corporate Bond</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>EAA Fund Japan Large-Cap Blend Equity</t>
+          <t>EAA Fund Global Corporate Bond - USD Hedged</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Japan | Towards Sustainability</t>
+          <t>BNP Paribas Funds Sustainable Global Corporate Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity US</t>
+          <t>BNP Paribas Funds Sustainable Global Low Vol Equity</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>EAA Fund US Large-Cap Blend Equity</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity US | Towards Sustainability</t>
+          <t>BNP Paribas Funds Sustainable Global Low Vol Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity World</t>
+          <t>BNP Paribas Funds Sustainable Global Multi-Factor Equity</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity World | Towards Sustainability</t>
+          <t>BNP Paribas Funds Sustainable Global Multi-Factor Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Money Market Euro</t>
+          <t>BNP Paribas Funds Sustainable Japan Multi-Factor Equity</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Money Market</t>
+          <t>EAA Fund Japan Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Money Market Euro | Towards Sustainability</t>
+          <t>BNP Paribas Funds Sustainable Japan Multi-Factor Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Carmignac Emergents</t>
+          <t>BNP Paribas Funds Sustainable US Value Multi-Factor Equity</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>EAA Fund Global Emerging Markets Equity</t>
+          <t>EAA Fund US Large-Cap Value Equity</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Carmignac</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
-          <t>Carmignac Emergents | Towards Sustainability</t>
+          <t>BNP Paribas Funds Sustainable US Value Multi-Factor Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Carmignac Portfolio Emergents</t>
+          <t>BNP Paribas Inclusive Growth</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>EAA Fund Global Emerging Markets Equity</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Carmignac</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
-          <t>Carmignac Portfolio Emergents | Towards Sustainability</t>
+          <t>BNP Paribas Inclusive Growth | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Carmignac Portfolio Grandchildren</t>
+          <t>BNP Paribas Mois ISR</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Growth Equity</t>
+          <t>EAA Fund EUR Money Market</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Carmignac</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
-          <t>Carmignac Portfolio Grandchildren | Towards Sustainability</t>
+          <t>BNP Paribas Mois ISR | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Carmignac Portfolio Grande Europe</t>
+          <t>BNP Paribas Sustainable Invest 3M</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Growth Equity</t>
+          <t>EAA Fund EUR Money Market</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Carmignac</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
-          <t>Carmignac Portfolio Grande Europe | Towards Sustainability</t>
+          <t>BNP Paribas Sustainable Invest 3M | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Carmignac Portfolio Patrimoine Europe</t>
+          <t>BNPPF Private Sustainable Ambition Balanced</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Carmignac</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
-          <t>Carmignac Portfolio Patrimoine Europe | Towards Sustainability</t>
+          <t>BNPPF Private Sustainable Ambition Balanced | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Comgest Growth Emerging Markets Plus</t>
+          <t>BNPPF Private Wealth Balanced</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>EAA Fund Global Emerging Markets Equity</t>
+          <t>EAA Fund EUR Moderate Allocation - Global</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Comgest</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
-          <t>Comgest Growth Emerging Markets Plus | Towards Sustainability</t>
+          <t>BNPPF Private Wealth Balanced | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Comgest Growth Europe ESG Plus</t>
+          <t>BNPPF Private Wealth Defensive</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Growth Equity</t>
+          <t>EAA Fund EUR Cautious Allocation - Global</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Comgest</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
-          <t>Comgest Growth Europe ESG Plus | Towards Sustainability</t>
+          <t>BNPPF Private Wealth Defensive | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Comgest Growth Global ESG Plus</t>
+          <t>BNPPF Private Wealth Dynamic</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Growth Equity</t>
+          <t>EAA Fund EUR Aggressive Allocation - Global</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Comgest</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
-          <t>Comgest Growth Global ESG Plus | Towards Sustainability</t>
+          <t>BNPPF Private Wealth Dynamic | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Convention de Pension pour Travailleurs Indépendants BNPPF (CPTI)/Pensioenovereenkomst voor Zelfstandigen BNPPF (POZ)</t>
+          <t>BNPPF Private Wealth Growth</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C155" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
+        </is>
+      </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
-          <t>Convention de Pension pour Travailleurs Indépendants BNPPF (CPTI)/Pensioenovereenkomst voor Zelfstandigen BNPPF (POZ) | Towards Sustainability</t>
+          <t>BNPPF Private Wealth Growth | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Convention de Pension pour Travailleurs Indépendants Broker (CPTI)/Pensioenovereenkomst voor Zelfstandigen Broker (POZ)</t>
+          <t>Boost Invest Mundo</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
+          <t>Fonds d'assurance Branche 23</t>
         </is>
       </c>
       <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>Ethias</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
-          <t>Convention de Pension pour Travailleurs Indépendants Broker (CPTI)/Pensioenovereenkomst voor Zelfstandigen Broker (POZ) | Towards Sustainability</t>
+          <t>Boost Invest Mundo | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Crelan Fund EconoFuture</t>
+          <t>Business Invest Plan</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance branche 26</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Crelan</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
-          <t>Crelan Fund EconoFuture | Towards Sustainability</t>
+          <t>Business Invest Plan | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Crelan Fund EconoStocks</t>
+          <t>Business Invest Plan Dual</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance branche 26</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Crelan</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
-          <t>Crelan Fund EconoStocks | Towards Sustainability</t>
+          <t>Business Invest Plan Dual | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Crelan Pension Fund Balanced</t>
+          <t>Candriam Equities L Oncology</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Fonds d'épargne-pension</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Moderate Allocation</t>
+          <t>EAA Fund Sector Equity Healthcare</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Crelan</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
-          <t>Crelan Pension Fund Balanced | Towards Sustainability</t>
+          <t>Candriam Equities L Oncology | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Crelan Pension Fund Growth</t>
+          <t>Candriam Fund Sustainable Euro Corporate Bonds Fossil Free</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Fonds d'épargne-pension</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Aggressive Allocation</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Crelan</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
-          <t>Crelan Pension Fund Growth | Towards Sustainability</t>
+          <t>Candriam Fund Sustainable Euro Corporate Bonds Fossil Free | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Crelan Pension Fund Stability</t>
+          <t>Candriam Fund Sustainable European Equities Fossil Free</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Fonds d'épargne-pension</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Cautious Allocation</t>
+          <t>EAA Fund Europe Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Crelan</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
-          <t>Crelan Pension Fund Stability | Towards Sustainability</t>
+          <t>Candriam Fund Sustainable European Equities Fossil Free | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>DPAM B Equities Euroland Sustainable</t>
+          <t>Candriam Sustainable Bond Euro</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>EAA Fund Eurozone Large-Cap Equity</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
-          <t>DPAM B Equities Euroland Sustainable | Towards Sustainability</t>
+          <t>Candriam Sustainable Bond Euro | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>DPAM B Equities Europe Small Caps Sustainable</t>
+          <t>Candriam Sustainable Bond Euro Corporate</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Small-Cap Equity</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
-          <t>DPAM B Equities Europe Small Caps Sustainable | Towards Sustainability</t>
+          <t>Candriam Sustainable Bond Euro Corporate | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>DPAM B Equities Europe Sustainable</t>
+          <t>Candriam Sustainable Bond Euro Short Term</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Diversified Bond - Short Term</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
-          <t>DPAM B Equities Europe Sustainable | Towards Sustainability</t>
+          <t>Candriam Sustainable Bond Euro Short Term | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>DPAM B Equities Sustainable Food Trends</t>
+          <t>Candriam Sustainable Bond Global</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Agriculture</t>
+          <t>EAA Fund Global Diversified Bond</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
-          <t>DPAM B Equities Sustainable Food Trends | Towards Sustainability</t>
+          <t>Candriam Sustainable Bond Global | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>DPAM B Equities Newgems Sustainable</t>
+          <t>Candriam Sustainable Bond Global High Yield</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Growth Equity</t>
+          <t>EAA Fund Global High Yield Bond - EUR Hedged</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
-          <t>DPAM B Equities Newgems Sustainable | Towards Sustainability</t>
+          <t>Candriam Sustainable Bond Global High Yield | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>DPAM B Equities US Dividend Sustainable</t>
+          <t>Candriam Sustainable Bond Impact</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>EAA Fund US Equity Income</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
-          <t>DPAM B Equities US Dividend Sustainable | Towards Sustainability</t>
+          <t>Candriam Sustainable Bond Impact | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>DPAM B Equities World Sustainable</t>
+          <t>Candriam Sustainable Equity Circular Economy</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Growth Equity</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
-          <t>DPAM B Equities World Sustainable | Towards Sustainability</t>
+          <t>Candriam Sustainable Equity Circular Economy | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>DPAM L Balanced Conservative Sustainable</t>
+          <t>Candriam Sustainable Equity Climate Action</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Moderate Allocation - Global</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
-          <t>DPAM L Balanced Conservative Sustainable | Towards Sustainability</t>
+          <t>Candriam Sustainable Equity Climate Action | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>DPAM L Bonds Climate Trends Sustainable</t>
+          <t>Candriam Sustainable Equity Emerging Markets</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond</t>
+          <t>EAA Fund Global Emerging Markets Equity</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
-          <t>DPAM L Bonds Climate Trends Sustainable | Towards Sustainability</t>
+          <t>Candriam Sustainable Equity Emerging Markets | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>DPAM L Bonds EUR Quality Sustainable</t>
+          <t>Candriam Sustainable Equity EMU</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Eurozone Large-Cap Equity</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
-          <t>DPAM L Bonds EUR Quality Sustainable | Towards Sustainability</t>
+          <t>Candriam Sustainable Equity EMU | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>DPAM L Bonds Government Sustainable Hedged</t>
+          <t>Candriam Sustainable Equity Europe</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>EAA Fund Global Government Bond - EUR Hedged</t>
+          <t>EAA Fund Europe Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
-          <t>DPAM L Bonds Government Sustainable Hedged | Towards Sustainability</t>
+          <t>Candriam Sustainable Equity Europe | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Econopolis Climate Fund</t>
+          <t>Candriam Sustainable Equity Europe Small &amp; Mid Caps</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Europe Mid-Cap Equity</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Econopolis</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
-          <t>Econopolis Climate Fund | Towards Sustainability</t>
+          <t>Candriam Sustainable Equity Europe Small &amp; Mid Caps | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Econopolis Patrimonial Sustainable</t>
+          <t>Candriam Sustainable Equity Future Mobility</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Cautious Allocation - Global</t>
+          <t>EAA Fund Sector Equity Technology</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Econopolis</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
-          <t>Econopolis Patrimonial Sustainable | Towards Sustainability</t>
+          <t>Candriam Sustainable Equity Future Mobility | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Econopolis Sustainable Equities</t>
+          <t>Candriam Sustainable Equity Japan</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Japan Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Econopolis</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
-          <t>Econopolis Sustainable Equities | Towards Sustainability</t>
+          <t>Candriam Sustainable Equity Japan | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Engagement Individuel de Pension BNPPF (EIP)/Individuele Pensioentoezegging BNPPF (IPT)</t>
+          <t>Candriam Sustainable Equity Quant Europe</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C176" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+        </is>
+      </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
-          <t>Engagement Individuel de Pension BNPPF (EIP)/Individuele Pensioentoezegging BNPPF (IPT) | Towards Sustainability</t>
+          <t>Candriam Sustainable Equity Quant Europe | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Engagement Individuel de Pension Branche21 BNPPF (EIP)/Individuele Pensioentoezegging Tak21 BNPPF (IPT)</t>
+          <t>Candriam Sustainable Equity US</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C177" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>EAA Fund US Large-Cap Blend Equity</t>
+        </is>
+      </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
-          <t>Engagement Individuel de Pension Branche21 BNPPF (EIP)/Individuele Pensioentoezegging Tak21 BNPPF (IPT) | Towards Sustainability</t>
+          <t>Candriam Sustainable Equity US | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Engagement Individuel de Pension Broker (EIP)/Individuele Pensioentoezegging Broker (IPT)</t>
+          <t>Candriam Sustainable Equity World</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C178" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
+        </is>
+      </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
-          <t>Engagement Individuel de Pension Broker (EIP)/Individuele Pensioentoezegging Broker (IPT) | Towards Sustainability</t>
+          <t>Candriam Sustainable Equity World | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>FFG-BLI American Impact Equities</t>
+          <t>Candriam Sustainable Money Market Euro</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>EAA Fund US Flex-Cap Equity</t>
+          <t>EAA Fund EUR Money Market</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Funds For Good</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
-          <t>FFG-BLI American Impact Equities | Towards Sustainability</t>
+          <t>Candriam Sustainable Money Market Euro | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>FFG-BLI European Impact Equities</t>
+          <t>Carmignac Emergents</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Mid-Cap Equity</t>
+          <t>EAA Fund Global Emerging Markets Equity</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Funds For Good</t>
+          <t>Carmignac</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
-          <t>FFG-BLI European Impact Equities | Towards Sustainability</t>
+          <t>Carmignac Emergents | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>FFG Global Flexible Sustainable</t>
+          <t>Carmignac Portfolio Emergents</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Flexible Allocation - Global</t>
+          <t>EAA Fund Global Emerging Markets Equity</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Funds For Good</t>
+          <t>Carmignac</t>
         </is>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
-          <t>FFG Global Flexible Sustainable | Towards Sustainability</t>
+          <t>Carmignac Portfolio Emergents | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>FISCH Convertible Global Sustainable Fund</t>
+          <t>Carmignac Portfolio Grandchildren</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>EAA Fund Convertible Bond - Global, CHF Hedged</t>
+          <t>EAA Fund Global Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Fisch Fund Services</t>
+          <t>Carmignac</t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
-          <t>FISCH Convertible Global Sustainable Fund | Towards Sustainability</t>
+          <t>Carmignac Portfolio Grandchildren | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>FTIF Templeton Global Climate Change Fund</t>
+          <t>Carmignac Portfolio Grande Europe</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Europe Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Franklin Templeton Investments</t>
+          <t>Carmignac</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
-          <t>FTIF Templeton Global Climate Change Fund | Towards Sustainability</t>
+          <t>Carmignac Portfolio Grande Europe | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>ARKÉA DS - PREMIUM HORIZON 2026 (P)</t>
+          <t>Carmignac Portfolio Patrimoine Europe</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Produit structuré/note</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>EAA Fund Guaranteed Funds</t>
+          <t>EAA Fund EUR Moderate Allocation</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>Carmignac</t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
-          <t>ARKÉA DS - PREMIUM HORIZON 2026 (P) | Towards Sustainability</t>
+          <t>Carmignac Portfolio Patrimoine Europe | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Federated Hermes Sustainable Global Equity Fund</t>
+          <t>Comgest Growth America ESG Plus</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Growth Equity</t>
+          <t>EAA Fund US Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Federated Hermes</t>
+          <t>Comgest</t>
         </is>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
-          <t>Federated Hermes Sustainable Global Equity Fund | Towards Sustainability</t>
+          <t>Comgest Growth America ESG Plus | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>FI Institutional Emerging Markets Responsible Equity Fund</t>
+          <t>Comgest Growth Emerging Markets Plus</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>EAA Fund Global Emerging Markets Equity</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Fisher Investments</t>
+          <t>Comgest</t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
-          <t>FI Institutional Emerging Markets Responsible Equity Fund | Towards Sustainability</t>
+          <t>Comgest Growth Emerging Markets Plus | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Franklin Sustainable Euro Green Bond UCITS ETF</t>
+          <t>Comgest Growth Europe ESG Plus</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond</t>
+          <t>EAA Fund Europe Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Franklin Templeton Investments</t>
+          <t>Comgest</t>
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
-          <t>Franklin Sustainable Euro Green Bond UCITS ETF | Towards Sustainability</t>
+          <t>Comgest Growth Europe ESG Plus | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Franklin Euro Short Duration Bond Fund</t>
+          <t>Comgest Growth Global ESG Plus</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond - Short Term</t>
+          <t>EAA Fund Global Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Franklin Templeton Investments</t>
+          <t>Comgest</t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
-          <t>Franklin Euro Short Duration Bond Fund | Towards Sustainability</t>
+          <t>Comgest Growth Global ESG Plus | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Franklin European Total Return Fund</t>
+          <t>Convention de Pension pour Travailleurs Indépendants BNPPF (CPTI)/Pensioenovereenkomst voor Zelfstandigen BNPPF (POZ)</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 21</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Franklin Templeton Investments</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
-          <t>Franklin European Total Return Fund | Towards Sustainability</t>
+          <t>Convention de Pension pour Travailleurs Indépendants BNPPF (CPTI)/Pensioenovereenkomst voor Zelfstandigen BNPPF (POZ) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Future Invest Bon</t>
+          <t>Convention de Pension pour Travailleurs Indépendants Broker (CPTI)/Pensioenovereenkomst voor Zelfstandigen Broker (POZ)</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Contrat d'assurance Branche 21</t>
         </is>
       </c>
       <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
-          <t>Future Invest Bon | Towards Sustainability</t>
+          <t>Convention de Pension pour Travailleurs Indépendants Broker (CPTI)/Pensioenovereenkomst voor Zelfstandigen Broker (POZ) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>GIS SRI Ageing Population fund</t>
+          <t>Crelan Fund EconoFuture</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Cautious Allocation - Global</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Generali Investments</t>
+          <t>Crelan</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
-          <t>GIS SRI Ageing Population fund | Towards Sustainability</t>
+          <t>Crelan Fund EconoFuture | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Generalpart 1 World Sustainable</t>
+          <t>Crelan Fund EconoStocks</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Moderate Allocation - Global</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Crelan</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
-          <t>Generalpart 1 World Sustainable | Towards Sustainability</t>
+          <t>Crelan Fund EconoStocks | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>PIMCO Global Investors Series plc ("GIS") Climate Bond Fund</t>
+          <t>Crelan Pension Fund Balanced</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds d'épargne-pension</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>EAA Fund Global Corporate Bond - USD Hedged</t>
+          <t>EAA Fund EUR Moderate Allocation</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>PIMCO</t>
+          <t>Crelan</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
-          <t>PIMCO Global Investors Series plc ("GIS") Climate Bond Fund | Towards Sustainability</t>
+          <t>Crelan Pension Fund Balanced | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>PIMCO Global Investors Series plc ('GIS') Global Investment Grade Credit ESG Fund</t>
+          <t>Crelan Pension Fund Growth</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds d'épargne-pension</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>EAA Fund Global Corporate Bond - USD Hedged</t>
+          <t>EAA Fund EUR Aggressive Allocation</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>PIMCO</t>
+          <t>Crelan</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
-          <t>PIMCO Global Investors Series plc ('GIS') Global Investment Grade Credit ESG Fund | Towards Sustainability</t>
+          <t>Crelan Pension Fund Growth | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Goldman Sachs Corporate Green Bond</t>
+          <t>Crelan Pension Fund Stability</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds d'épargne-pension</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund EUR Cautious Allocation</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>Crelan</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs Corporate Green Bond | Towards Sustainability</t>
+          <t>Crelan Pension Fund Stability | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Goldman Sachs Emerging Markets Enhanced Index Sustainable Equity</t>
+          <t>Decarbonization Fund II</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fonds de Private Equity</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>Tikehau</t>
         </is>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs Emerging Markets Enhanced Index Sustainable Equity | Towards Sustainability</t>
+          <t>Decarbonization Fund II | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Goldman Sachs Euro Sustainable Credit</t>
+          <t>DP Patrimonial Sustainable High (Select Global Sustainable High)</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund EUR Aggressive Allocation - Global</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs Euro Sustainable Credit | Towards Sustainability</t>
+          <t>DP Patrimonial Sustainable High (Select Global Sustainable High) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Goldman Sachs Euro Sustainable Credit (excluding Financials)</t>
+          <t>DP Patrimonial Sustainable Low (Select Global Sustainable Low)</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund EUR Cautious Allocation - Global</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs Euro Sustainable Credit (excluding Financials) | Towards Sustainability</t>
+          <t>DP Patrimonial Sustainable Low (Select Global Sustainable Low) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Goldman Sachs Europe Enhanced Index Sustainable Equity</t>
+          <t>DP Patrimonial Sustainable Medium (Select Global Sustainable Medium)</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Moderate Allocation - Global</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs Europe Enhanced Index Sustainable Equity | Towards Sustainability</t>
+          <t>DP Patrimonial Sustainable Medium (Select Global Sustainable Medium) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Goldman Sachs Europe Sustainable Equity</t>
+          <t>DPAM B Equities Euroland Sustainable</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Growth Equity</t>
+          <t>EAA Fund Eurozone Large-Cap Equity</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs Europe Sustainable Equity | Towards Sustainability</t>
+          <t>DPAM B Equities Euroland Sustainable | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Goldman Sachs Global Enhanced index Sustainable Equity</t>
+          <t>DPAM B Equities Europe Small Caps Sustainable</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Europe Small-Cap Equity</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs Global Enhanced index Sustainable Equity | Towards Sustainability</t>
+          <t>DPAM B Equities Europe Small Caps Sustainable | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Goldman Sachs Global Equity Impact Opportunities</t>
+          <t>DPAM B Equities Europe Sustainable</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Growth Equity</t>
+          <t>EAA Fund Europe Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs Global Equity Impact Opportunities | Towards Sustainability</t>
+          <t>DPAM B Equities Europe Sustainable | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Goldman Sachs Global Sustainable Equity</t>
+          <t>DPAM B Equities Newgems Sustainable</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>EAA Fund Global Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs Global Sustainable Equity | Towards Sustainability</t>
+          <t>DPAM B Equities Newgems Sustainable | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Goldman Sachs Green Bond</t>
+          <t>DPAM B Equities Sustainable Food Trends</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond</t>
+          <t>EAA Fund Sector Equity Agriculture</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs Green Bond | Towards Sustainability</t>
+          <t>DPAM B Equities Sustainable Food Trends | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Goldman Sachs Green Bond Short Duration</t>
+          <t>DPAM B Equities US Dividend Sustainable</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond - Short Term</t>
+          <t>EAA Fund US Equity Income</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs Green Bond Short Duration | Towards Sustainability</t>
+          <t>DPAM B Equities US Dividend Sustainable | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Goldman Sachs North America Enhanced index Sustainable Equity</t>
+          <t>DPAM B Equities World Sustainable</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>EAA Fund US Large-Cap Blend Equity</t>
+          <t>EAA Fund Global Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs North America Enhanced index Sustainable Equity | Towards Sustainability</t>
+          <t>DPAM B Equities World Sustainable | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Goldman Sachs Patrimonial Balanced Europe Sustainable</t>
+          <t>DPAM L Balanced Conservative Sustainable</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Moderate Allocation</t>
+          <t>EAA Fund EUR Moderate Allocation - Global</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs Patrimonial Balanced Europe Sustainable | Towards Sustainability</t>
+          <t>DPAM L Balanced Conservative Sustainable | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>HSBC Responsible Investment Funds - SRI Euroland Equity</t>
+          <t>DPAM L Bonds Climate Trends Sustainable</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>EAA Fund Eurozone Large-Cap Equity</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>HSBC Global Asset Management</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
-          <t>HSBC Responsible Investment Funds - SRI Euroland Equity | Towards Sustainability</t>
+          <t>DPAM L Bonds Climate Trends Sustainable | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Hamsterhuren-Location Ecureuil II</t>
+          <t>DPAM L Bonds EUR Quality Sustainable</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C209" t="inlineStr"/>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Corporate Bond</t>
+        </is>
+      </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Canius Management</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E209" s="2" t="inlineStr">
         <is>
-          <t>Hamsterhuren-Location Ecureuil II | Towards Sustainability</t>
+          <t>DPAM L Bonds EUR Quality Sustainable | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Home Invest Plan</t>
+          <t>DPAM L Bonds Government Sustainable Hedged</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C210" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>EAA Fund Global Government Bond - EUR Hedged</t>
+        </is>
+      </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E210" s="2" t="inlineStr">
         <is>
-          <t>Home Invest Plan | Towards Sustainability</t>
+          <t>DPAM L Bonds Government Sustainable Hedged | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>INAMI BNPPF/ RIZIV - BNPPF</t>
+          <t>DPAM L Equities US Sustainable</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C211" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>EAA Fund US Large-Cap Blend Equity</t>
+        </is>
+      </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E211" s="2" t="inlineStr">
         <is>
-          <t>INAMI BNPPF/ RIZIV - BNPPF | Towards Sustainability</t>
+          <t>DPAM L Equities US Sustainable | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>INAMI Broker/RIZIV Broker</t>
+          <t>Econopolis Belgian Champions</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C212" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>EAA Fund Belgium Equity</t>
+        </is>
+      </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>Econopolis</t>
         </is>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
-          <t>INAMI Broker/RIZIV Broker | Towards Sustainability</t>
+          <t>Econopolis Belgian Champions | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>ING Fund - ING Sustainable Active</t>
+          <t>Econopolis Climate Fund</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Aggressive Allocation - Global</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>ING</t>
+          <t>Econopolis</t>
         </is>
       </c>
       <c r="E213" s="2" t="inlineStr">
         <is>
-          <t>ING Fund - ING Sustainable Active | Towards Sustainability</t>
+          <t>Econopolis Climate Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>ING Fund - ING Sustainable Balanced</t>
+          <t>Econopolis Patrimonial Sustainable</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Moderate Allocation - Global</t>
+          <t>EAA Fund EUR Cautious Allocation - Global</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>ING</t>
+          <t>Econopolis</t>
         </is>
       </c>
       <c r="E214" s="2" t="inlineStr">
         <is>
-          <t>ING Fund - ING Sustainable Balanced | Towards Sustainability</t>
+          <t>Econopolis Patrimonial Sustainable | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>ING Fund - ING Sustainable Conservative</t>
+          <t>Econopolis Sustainable Equities</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Cautious Allocation - Global</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>ING</t>
+          <t>Econopolis</t>
         </is>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
-          <t>ING Fund - ING Sustainable Conservative | Towards Sustainability</t>
+          <t>Econopolis Sustainable Equities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>ING Fund - ING Sustainable Dynamic</t>
+          <t>ELEVA Sustainable Thematics</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C216" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C216" t="inlineStr"/>
       <c r="D216" t="inlineStr">
         <is>
-          <t>ING</t>
+          <t>ELEVA Capital</t>
         </is>
       </c>
       <c r="E216" s="2" t="inlineStr">
         <is>
-          <t>ING Fund - ING Sustainable Dynamic | Towards Sustainability</t>
+          <t>ELEVA Sustainable Thematics | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>ING Fund - ING Sustainable Moderate</t>
+          <t>Engagement Individuel de Pension BNPPF (EIP)/Individuele Pensioentoezegging BNPPF (IPT)</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 21</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr">
         <is>
-          <t>ING</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E217" s="2" t="inlineStr">
         <is>
-          <t>ING Fund - ING Sustainable Moderate | Towards Sustainability</t>
+          <t>Engagement Individuel de Pension BNPPF (EIP)/Individuele Pensioentoezegging BNPPF (IPT) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Incofin CVSO fund</t>
+          <t>Engagement Individuel de Pension Branche21 BNPPF (EIP)/Individuele Pensioentoezegging Tak21 BNPPF (IPT)</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Fonds de développement</t>
+          <t>Contrat d'assurance Branche 21</t>
         </is>
       </c>
       <c r="C218" t="inlineStr"/>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Incofin</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E218" s="2" t="inlineStr">
         <is>
-          <t>Incofin CVSO fund | Towards Sustainability</t>
+          <t>Engagement Individuel de Pension Branche21 BNPPF (EIP)/Individuele Pensioentoezegging Tak21 BNPPF (IPT) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>IndexIQ Factors Sustainable Corporate Euro Bond</t>
+          <t>Engagement Individuel de Pension Broker (EIP)/Individuele Pensioentoezegging Broker (IPT)</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 21</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E219" s="2" t="inlineStr">
         <is>
-          <t>IndexIQ Factors Sustainable Corporate Euro Bond | Towards Sustainability</t>
+          <t>Engagement Individuel de Pension Broker (EIP)/Individuele Pensioentoezegging Broker (IPT) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>IndexIQ Factors Sustainable Europe Equity</t>
+          <t>Euronext Earth Focus 40</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Indice/Benchmark</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>Euronext</t>
         </is>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
-          <t>IndexIQ Factors Sustainable Europe Equity | Towards Sustainability</t>
+          <t>Euronext Earth Focus 40 | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>IndexIQ Factors Sustainable Japan Equity</t>
+          <t>Federated Hermes Sustainable Global Equity Fund</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>EAA Fund Japan Large-Cap Blend Equity</t>
+          <t>EAA Fund Global Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>Federated Hermes</t>
         </is>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
-          <t>IndexIQ Factors Sustainable Japan Equity | Towards Sustainability</t>
+          <t>Federated Hermes Sustainable Global Equity Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Invesco Quantitative Strategies ESG Global Equity Multi-Factor UCITS ETF</t>
+          <t>FEE DESTINATION 2028</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Produit structuré/note</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Invesco</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
-          <t>Invesco Quantitative Strategies ESG Global Equity Multi-Factor UCITS ETF | Towards Sustainability</t>
+          <t>FEE DESTINATION 2028 | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Janus Henderson Horizon Global Sustainable Equity Fund</t>
+          <t>FEE Destination 2031</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C223" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Janus Henderson Investors</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
-          <t>Janus Henderson Horizon Global Sustainable Equity Fund | Towards Sustainability</t>
+          <t>FEE Destination 2031 | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Junior Future Plan</t>
+          <t>FFG Global Defensive</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 44 (21+23)</t>
-[...2 lines deleted...]
-      <c r="C224" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>EAA Fund Long/Short Equity - Europe</t>
+        </is>
+      </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>Funds For Good</t>
         </is>
       </c>
       <c r="E224" s="2" t="inlineStr">
         <is>
-          <t>Junior Future Plan | Towards Sustainability</t>
+          <t>FFG Global Defensive | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>KBC Equity Fund Minimum Variance Responsible Investing</t>
+          <t>FFG Global Equities Low Carbon</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>KBC</t>
+          <t>Funds For Good</t>
         </is>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
-          <t>KBC Equity Fund Minimum Variance Responsible Investing | Towards Sustainability</t>
+          <t>FFG Global Equities Low Carbon | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund Asia Pacific Responsible Investing</t>
+          <t>FFG Global Flexible Sustainable</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>EAA Fund Asia-Pacific Equity</t>
+          <t>EAA Fund EUR Flexible Allocation - Global</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>KBC</t>
+          <t>Funds For Good</t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund Asia Pacific Responsible Investing | Towards Sustainability</t>
+          <t>FFG Global Flexible Sustainable | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund Euro Bonds Responsible Investing</t>
+          <t>FFG – BLI Global Impact Equities</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond</t>
+          <t>EAA Fund Global Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>KBC</t>
+          <t>Funds For Good</t>
         </is>
       </c>
       <c r="E227" s="2" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund Euro Bonds Responsible Investing | Towards Sustainability</t>
+          <t>FFG – BLI Global Impact Equities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund Euro Equities Responsible Investing</t>
+          <t>FFG-BLI American Impact Equities</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>EAA Fund Eurozone Large-Cap Equity</t>
+          <t>EAA Fund US Flex-Cap Equity</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>KBC</t>
+          <t>Funds For Good</t>
         </is>
       </c>
       <c r="E228" s="2" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund Euro Equities Responsible Investing | Towards Sustainability</t>
+          <t>FFG-BLI American Impact Equities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund North America Responsible Investing</t>
+          <t>FFG-BLI European Impact Equities</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>EAA Fund US Large-Cap Blend Equity</t>
+          <t>EAA Fund Europe Mid-Cap Equity</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>KBC</t>
+          <t>Funds For Good</t>
         </is>
       </c>
       <c r="E229" s="2" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund North America Responsible Investing | Towards Sustainability</t>
+          <t>FFG-BLI European Impact Equities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund Rest of Europe Responsible Investing</t>
+          <t>FI Institutional Emerging Markets Responsible Equity Fund</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>EAA Fund Other Equity</t>
+          <t>EAA Fund Global Emerging Markets Equity</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>KBC</t>
+          <t>Fisher Investments</t>
         </is>
       </c>
       <c r="E230" s="2" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund Rest of Europe Responsible Investing | Towards Sustainability</t>
+          <t>FI Institutional Emerging Markets Responsible Equity Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund World Equity Responsible Investing</t>
+          <t>FISCH Convertible Global Sustainable Fund</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Convertible Bond - Global, CHF Hedged</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>KBC</t>
+          <t>Fisch Fund Services</t>
         </is>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund World Equity Responsible Investing | Towards Sustainability</t>
+          <t>FISCH Convertible Global Sustainable Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Kempen (Lux) Euro Sustainable Credit Fund</t>
+          <t>Franklin Euro Short Duration Bond Fund</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund EUR Diversified Bond - Short Term</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Kempen Capital Management</t>
+          <t>Franklin Templeton Investments</t>
         </is>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
-          <t>Kempen (Lux) Euro Sustainable Credit Fund | Towards Sustainability</t>
+          <t>Franklin Euro Short Duration Bond Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Kempen (Lux) Global Property Fund</t>
+          <t>Franklin European Total Return Fund</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>EAA Fund Property - Indirect Global</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Kempen Capital Management</t>
+          <t>Franklin Templeton Investments</t>
         </is>
       </c>
       <c r="E233" s="2" t="inlineStr">
         <is>
-          <t>Kempen (Lux) Global Property Fund | Towards Sustainability</t>
+          <t>Franklin European Total Return Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Kempen (Lux) Global Small-cap Fund</t>
+          <t>Franklin Sustainable Euro Green Bond UCITS ETF</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>EAA Fund Global Small/Mid-Cap Equity</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Kempen Capital Management</t>
+          <t>Franklin Templeton Investments</t>
         </is>
       </c>
       <c r="E234" s="2" t="inlineStr">
         <is>
-          <t>Kempen (Lux) Global Small-cap Fund | Towards Sustainability</t>
+          <t>Franklin Sustainable Euro Green Bond UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Kempen (Lux) Sustainable European Small-cap Fund</t>
+          <t>FTGF Clearbridge US Equity Sustainable Leaders</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Small-Cap Equity</t>
+          <t>EAA Fund US Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Kempen Capital Management</t>
+          <t>Franklin Templeton Investments</t>
         </is>
       </c>
       <c r="E235" s="2" t="inlineStr">
         <is>
-          <t>Kempen (Lux) Sustainable European Small-cap Fund | Towards Sustainability</t>
+          <t>FTGF Clearbridge US Equity Sustainable Leaders | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>LGT Sustainable Equity Global</t>
+          <t>FTIF Templeton Global Climate Change Fund</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>LGT Capital Partners</t>
+          <t>Franklin Templeton Investments</t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
-          <t>LGT Sustainable Equity Global | Towards Sustainability</t>
+          <t>FTIF Templeton Global Climate Change Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>LGT Sustainable Quality Equity Hedged</t>
+          <t>Future Invest Bon</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 21</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr"/>
       <c r="D237" t="inlineStr">
         <is>
-          <t>LGT Capital Partners</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E237" s="2" t="inlineStr">
         <is>
-          <t>LGT Sustainable Quality Equity Hedged | Towards Sustainability</t>
+          <t>Future Invest Bon | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>FTGF Clearbridge US Equity Sustainable Leaders</t>
+          <t>Generalpart 1 World Sustainable</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>EAA Fund US Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Moderate Allocation - Global</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Franklin Templeton Investments</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E238" s="2" t="inlineStr">
         <is>
-          <t>FTGF Clearbridge US Equity Sustainable Leaders | Towards Sustainability</t>
+          <t>Generalpart 1 World Sustainable | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>LO Funds - Global Climate Bond</t>
+          <t>GIS SRI Ageing Population fund</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>EAA Fund Global Diversified Bond</t>
+          <t>EAA Fund Europe Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Lombard Odier</t>
+          <t>Generali Investments</t>
         </is>
       </c>
       <c r="E239" s="2" t="inlineStr">
         <is>
-          <t>LO Funds - Global Climate Bond | Towards Sustainability</t>
+          <t>GIS SRI Ageing Population fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>LO Funds - Social Systems Change</t>
+          <t>Goldman Sachs Corporate Green Bond</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>EAA Fund Other Equity</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Lombard Odier</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E240" s="2" t="inlineStr">
         <is>
-          <t>LO Funds - Social Systems Change | Towards Sustainability</t>
+          <t>Goldman Sachs Corporate Green Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>LO Funds - Circular Economy</t>
+          <t>Goldman Sachs Emerging Markets Enhanced Index Sustainable Equity</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Global Emerging Markets Equity</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Lombard Odier</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E241" s="2" t="inlineStr">
         <is>
-          <t>LO Funds - Circular Economy | Towards Sustainability</t>
+          <t>Goldman Sachs Emerging Markets Enhanced Index Sustainable Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>M Climate Solutions</t>
+          <t>Goldman Sachs Euro Sustainable Credit</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Montpensier Finance</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E242" s="2" t="inlineStr">
         <is>
-          <t>M Climate Solutions | Towards Sustainability</t>
+          <t>Goldman Sachs Euro Sustainable Credit | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>M&amp;G (Lux) Positive Impact Fund</t>
+          <t>Goldman Sachs Euro Sustainable Credit (excluding Financials)</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>EAA Fund Global Flex-Cap Equity</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>M&amp;G Investments</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E243" s="2" t="inlineStr">
         <is>
-          <t>M&amp;G (Lux) Positive Impact Fund | Towards Sustainability</t>
+          <t>Goldman Sachs Euro Sustainable Credit (excluding Financials) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>M&amp;G (Lux) Sustainable Allocation Fund</t>
+          <t>Goldman Sachs Europe Enhanced Index Sustainable Equity</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Moderate Allocation - Global</t>
+          <t>EAA Fund Europe Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>M&amp;G Investments</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E244" s="2" t="inlineStr">
         <is>
-          <t>M&amp;G (Lux) Sustainable Allocation Fund | Towards Sustainability</t>
+          <t>Goldman Sachs Europe Enhanced Index Sustainable Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>M&amp;G Sustainable European Credit Investment Fund</t>
+          <t>Goldman Sachs Europe Sustainable Equity</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Europe Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>M&amp;G Investments</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E245" s="2" t="inlineStr">
         <is>
-          <t>M&amp;G Sustainable European Credit Investment Fund | Towards Sustainability</t>
+          <t>Goldman Sachs Europe Sustainable Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>M&amp;G Sustainable Total Return Credit Investment Fund</t>
+          <t>Goldman Sachs Global Enhanced index Sustainable Equity</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>EAA Fund Global Flexible Bond - EUR Hedged</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>M&amp;G Investments</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E246" s="2" t="inlineStr">
         <is>
-          <t>M&amp;G Sustainable Total Return Credit Investment Fund | Towards Sustainability</t>
+          <t>Goldman Sachs Global Enhanced index Sustainable Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Metropolitan-Rentastro Balanced</t>
+          <t>Goldman Sachs Global Environmental Impact Equity Portfolio</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Fonds d'épargne-pension</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E247" s="2" t="inlineStr">
         <is>
-          <t>Metropolitan-Rentastro Balanced | Towards Sustainability</t>
+          <t>Goldman Sachs Global Environmental Impact Equity Portfolio | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Metropolitan-Rentastro Growth</t>
+          <t>Goldman Sachs Global Equity Impact Opportunities</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Fonds d'épargne-pension</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Aggressive Allocation</t>
+          <t>EAA Fund Global Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E248" s="2" t="inlineStr">
         <is>
-          <t>Metropolitan-Rentastro Growth | Towards Sustainability</t>
+          <t>Goldman Sachs Global Equity Impact Opportunities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Metropolitan-Rentastro Stability</t>
+          <t>Goldman Sachs Global Social Impact Equity</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Fonds d'épargne-pension</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Cautious Allocation</t>
+          <t>EAA Fund Global Flex-Cap Equity</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E249" s="2" t="inlineStr">
         <is>
-          <t>Metropolitan-Rentastro Stability | Towards Sustainability</t>
+          <t>Goldman Sachs Global Social Impact Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Mirova Euro Green and Sustainable Bond Fund</t>
+          <t>Goldman Sachs Global Sustainable Equity</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond</t>
+          <t>EAA Fund Global Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Mirova</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E250" s="2" t="inlineStr">
         <is>
-          <t>Mirova Euro Green and Sustainable Bond Fund | Towards Sustainability</t>
+          <t>Goldman Sachs Global Sustainable Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Mirova Euro Green and Sustainable Corporate Bond Fund</t>
+          <t>Goldman Sachs Green Bond</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Mirova</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E251" s="2" t="inlineStr">
         <is>
-          <t>Mirova Euro Green and Sustainable Corporate Bond Fund | Towards Sustainability</t>
+          <t>Goldman Sachs Green Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Mirova Euro High Yield Sustainable Bond Fund</t>
+          <t>Goldman Sachs Green Bond Short Duration</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>EAA Fund EUR High Yield Bond</t>
+          <t>EAA Fund EUR Diversified Bond - Short Term</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Mirova</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E252" s="2" t="inlineStr">
         <is>
-          <t>Mirova Euro High Yield Sustainable Bond Fund | Towards Sustainability</t>
+          <t>Goldman Sachs Green Bond Short Duration | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Mirova Euro Short Term Sustainable Bond Fund</t>
+          <t>Goldman Sachs North America Enhanced index Sustainable Equity</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond - Short Term</t>
+          <t>EAA Fund US Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Mirova</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E253" s="2" t="inlineStr">
         <is>
-          <t>Mirova Euro Short Term Sustainable Bond Fund | Towards Sustainability</t>
+          <t>Goldman Sachs North America Enhanced index Sustainable Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Mirova Europe Environmental Equity Fund</t>
+          <t>Goldman Sachs Patrimonial Balanced Europe Sustainable</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund EUR Moderate Allocation</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Mirova</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E254" s="2" t="inlineStr">
         <is>
-          <t>Mirova Europe Environmental Equity Fund | Towards Sustainability</t>
+          <t>Goldman Sachs Patrimonial Balanced Europe Sustainable | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Mirova Global Green Bond Fund</t>
+          <t>Goldman Sachs Social Bond</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>EAA Fund Global Diversified Bond - EUR Hedged</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Mirova</t>
+          <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="E255" s="2" t="inlineStr">
         <is>
-          <t>Mirova Global Green Bond Fund | Towards Sustainability</t>
+          <t>Goldman Sachs Social Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Mirova Global Sustainable Equity Fund</t>
+          <t>Hamsterhuren-Location Ecureuil II</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C256" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Mirova</t>
+          <t>Canius Management</t>
         </is>
       </c>
       <c r="E256" s="2" t="inlineStr">
         <is>
-          <t>Mirova Global Sustainable Equity Fund | Towards Sustainability</t>
+          <t>Hamsterhuren-Location Ecureuil II | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Mirova Women Leaders Equity Fund</t>
+          <t>Home Invest Plan</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 21</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Mirova</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E257" s="2" t="inlineStr">
         <is>
-          <t>Mirova Women Leaders Equity Fund | Towards Sustainability</t>
+          <t>Home Invest Plan | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>vdk sustainable mixed fund defensive</t>
+          <t>HSBC Responsible Investment Funds - SRI Euroland Equity</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Cautious Allocation</t>
+          <t>EAA Fund Eurozone Large-Cap Equity</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>vdk bank</t>
+          <t>HSBC Global Asset Management</t>
         </is>
       </c>
       <c r="E258" s="2" t="inlineStr">
         <is>
-          <t>vdk sustainable mixed fund defensive | Towards Sustainability</t>
+          <t>HSBC Responsible Investment Funds - SRI Euroland Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>vdk sustainable mixed fund balanced</t>
+          <t>I.I. Real Estate Europe Conviction</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C259" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr">
         <is>
-          <t>vdk bank</t>
+          <t>DPAM</t>
         </is>
       </c>
       <c r="E259" s="2" t="inlineStr">
         <is>
-          <t>vdk sustainable mixed fund balanced | Towards Sustainability</t>
+          <t>I.I. Real Estate Europe Conviction | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>vdk sustainable mixed fund dynamic</t>
+          <t>INAMI BNPPF/ RIZIV - BNPPF</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 21</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr">
         <is>
-          <t>vdk bank</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E260" s="2" t="inlineStr">
         <is>
-          <t>vdk sustainable mixed fund dynamic | Towards Sustainability</t>
+          <t>INAMI BNPPF/ RIZIV - BNPPF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Nordea 1 - Emerging Stars Equity Fund</t>
+          <t>INAMI Broker/RIZIV Broker</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 21</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Nordea Asset Management</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E261" s="2" t="inlineStr">
         <is>
-          <t>Nordea 1 - Emerging Stars Equity Fund | Towards Sustainability</t>
+          <t>INAMI Broker/RIZIV Broker | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Nordea 1 - European High Yield Stars Bond Fund</t>
+          <t>Incofin CVSO fund</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fonds de développement</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr"/>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Nordea Asset Management</t>
+          <t>Incofin</t>
         </is>
       </c>
       <c r="E262" s="2" t="inlineStr">
         <is>
-          <t>Nordea 1 - European High Yield Stars Bond Fund | Towards Sustainability</t>
+          <t>Incofin CVSO fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Nordea 1 - European Stars Equity Fund</t>
+          <t>IndexIQ Factors Sustainable Corporate Euro Bond</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Nordea Asset Management</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E263" s="2" t="inlineStr">
         <is>
-          <t>Nordea 1 - European Stars Equity Fund | Towards Sustainability</t>
+          <t>IndexIQ Factors Sustainable Corporate Euro Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Nordea 1 - Global Climate and Environment Fund</t>
+          <t>IndexIQ Factors Sustainable Europe Equity</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Europe Large-Cap Value Equity</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Nordea Asset Management</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E264" s="2" t="inlineStr">
         <is>
-          <t>Nordea 1 - Global Climate and Environment Fund | Towards Sustainability</t>
+          <t>IndexIQ Factors Sustainable Europe Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Pension Invest Plan</t>
+          <t>IndexIQ Factors Sustainable Japan Equity</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C265" t="inlineStr"/>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>EAA Fund Japan Large-Cap Blend Equity</t>
+        </is>
+      </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>Candriam</t>
         </is>
       </c>
       <c r="E265" s="2" t="inlineStr">
         <is>
-          <t>Pension Invest Plan | Towards Sustainability</t>
+          <t>IndexIQ Factors Sustainable Japan Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Pension Invest Plan - Pension Libre Complémentaire pour Indépendants (PIP PLCI)/Pension Invest Plan - Vrij Aanvullend Pensioen voor Zelfstandigen (PIP VAPZ)</t>
+          <t>ING Fund - ING Sustainable Active</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C266" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Aggressive Allocation - Global</t>
+        </is>
+      </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>ING</t>
         </is>
       </c>
       <c r="E266" s="2" t="inlineStr">
         <is>
-          <t>Pension Invest Plan - Pension Libre Complémentaire pour Indépendants (PIP PLCI)/Pension Invest Plan - Vrij Aanvullend Pensioen voor Zelfstandigen (PIP VAPZ) | Towards Sustainability</t>
+          <t>ING Fund - ING Sustainable Active | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Pension Invest Plan INAMI/Pension Invest Plan RIZIV</t>
+          <t>ING Fund - ING Sustainable Balanced</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C267" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Moderate Allocation - Global</t>
+        </is>
+      </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>ING</t>
         </is>
       </c>
       <c r="E267" s="2" t="inlineStr">
         <is>
-          <t>Pension Invest Plan INAMI/Pension Invest Plan RIZIV | Towards Sustainability</t>
+          <t>ING Fund - ING Sustainable Balanced | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Pension Libre Complémentaire pour Indépendants BNPPF (PLCI)/Vrij Aanvullend Pensioen voor Zelfstandigen BNPPF (VAPZ)</t>
+          <t>ING Fund - ING Sustainable Conservative</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C268" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Cautious Allocation - Global</t>
+        </is>
+      </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>ING</t>
         </is>
       </c>
       <c r="E268" s="2" t="inlineStr">
         <is>
-          <t>Pension Libre Complémentaire pour Indépendants BNPPF (PLCI)/Vrij Aanvullend Pensioen voor Zelfstandigen BNPPF (VAPZ) | Towards Sustainability</t>
+          <t>ING Fund - ING Sustainable Conservative | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Pension Libre Complémentaire pour Indépendants Broker (PLCI)/Vrij Aanvullend Pensioen voor Zelfstandigen Broker (VAPZ)</t>
+          <t>ING Fund - ING Sustainable Dynamic</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C269" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Aggressive Allocation - Global</t>
+        </is>
+      </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>ING</t>
         </is>
       </c>
       <c r="E269" s="2" t="inlineStr">
         <is>
-          <t>Pension Libre Complémentaire pour Indépendants Broker (PLCI)/Vrij Aanvullend Pensioen voor Zelfstandigen Broker (VAPZ) | Towards Sustainability</t>
+          <t>ING Fund - ING Sustainable Dynamic | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Pictet-Biotech</t>
+          <t>ING Fund - ING Sustainable Moderate</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Biotechnology</t>
+          <t>EAA Fund EUR Cautious Allocation - Global</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>ING</t>
         </is>
       </c>
       <c r="E270" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Biotech | Towards Sustainability</t>
+          <t>ING Fund - ING Sustainable Moderate | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Pictet-Clean Energy Transition</t>
+          <t>Invesco Global Active ESG Equity UCITS ETF</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Alternative Energy</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>Invesco</t>
         </is>
       </c>
       <c r="E271" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Clean Energy Transition | Towards Sustainability</t>
+          <t>Invesco Global Active ESG Equity UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Pictet-Digital</t>
+          <t>iShares Euro Green Bond UCITS ETF</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Technology</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>BlackRock</t>
         </is>
       </c>
       <c r="E272" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Digital | Towards Sustainability</t>
+          <t>iShares Euro Green Bond UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Pictet-Global Environmental Opportunities</t>
+          <t>Janus Henderson Horizon Global Sustainable Equity Fund</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Global Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>Janus Henderson Investors</t>
         </is>
       </c>
       <c r="E273" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Global Environmental Opportunities | Towards Sustainability</t>
+          <t>Janus Henderson Horizon Global Sustainable Equity Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Pictet-Global Megatrend Selection</t>
+          <t>Janus Henderson Horizon Sustainable Future Technologies Fund</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>EAA Fund Global Flex-Cap Equity</t>
+          <t>EAA Fund Sector Equity Technology</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>Janus Henderson Investors</t>
         </is>
       </c>
       <c r="E274" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Global Megatrend Selection | Towards Sustainability</t>
+          <t>Janus Henderson Horizon Sustainable Future Technologies Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Pictet-Global Sustainable Credit</t>
+          <t>JPMorgan Funds - Green Social Sustainable Bond Fund</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>EAA Fund Global Corporate Bond - EUR Hedged</t>
+          <t>EAA Fund Global Diversified Bond</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>J.P. Morgan Asset Management</t>
         </is>
       </c>
       <c r="E275" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Global Sustainable Credit | Towards Sustainability</t>
+          <t>JPMorgan Funds - Green Social Sustainable Bond Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Pictet-Health</t>
+          <t>JSS Sustainable Equity - Global Climate 2035</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Healthcare</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>J. Safra Sarasin</t>
         </is>
       </c>
       <c r="E276" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Health | Towards Sustainability</t>
+          <t>JSS Sustainable Equity - Global Climate 2035 | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Pictet-Nutrition</t>
+          <t>JSS Sustainable Equity - Green Planet</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Agriculture</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>J. Safra Sarasin</t>
         </is>
       </c>
       <c r="E277" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Nutrition | Towards Sustainability</t>
+          <t>JSS Sustainable Equity - Green Planet | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Pictet-Premium Brands</t>
+          <t>Junior Future Plan</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 44 (21+23)</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr"/>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E278" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Premium Brands | Towards Sustainability</t>
+          <t>Junior Future Plan | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Pictet-Quest Europe Sustainable Equities</t>
+          <t>KBC Equity Fund Minimum Variance Responsible Investing</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>KBC</t>
         </is>
       </c>
       <c r="E279" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Quest Europe Sustainable Equities | Towards Sustainability</t>
+          <t>KBC Equity Fund Minimum Variance Responsible Investing | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Pictet-Quest Global Sustainable Equities</t>
+          <t>KBC Institutional Fund Asia Pacific Responsible Investing</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Asia-Pacific Equity</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>KBC</t>
         </is>
       </c>
       <c r="E280" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Quest Global Sustainable Equities | Towards Sustainability</t>
+          <t>KBC Institutional Fund Asia Pacific Responsible Investing | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Pictet-Robotics</t>
+          <t>KBC Institutional Fund Euro Bonds Defensive Responsible Investing</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Technology</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>KBC</t>
         </is>
       </c>
       <c r="E281" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Robotics | Towards Sustainability</t>
+          <t>KBC Institutional Fund Euro Bonds Defensive Responsible Investing | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Pictet-Security</t>
+          <t>KBC Institutional Fund Euro Bonds Responsible Investing</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>EAA Fund Global Flex-Cap Equity</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>KBC</t>
         </is>
       </c>
       <c r="E282" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Security | Towards Sustainability</t>
+          <t>KBC Institutional Fund Euro Bonds Responsible Investing | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Pictet-SmartCity</t>
+          <t>KBC Institutional Fund Euro Bonds Short Responsible Investing</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Government Bond - Short Term</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>KBC</t>
         </is>
       </c>
       <c r="E283" s="2" t="inlineStr">
         <is>
-          <t>Pictet-SmartCity | Towards Sustainability</t>
+          <t>KBC Institutional Fund Euro Bonds Short Responsible Investing | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Pictet-Timber</t>
+          <t>KBC Institutional Fund Euro Corporate Bonds Responsible Investing</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C284" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C284" t="inlineStr"/>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>KBC</t>
         </is>
       </c>
       <c r="E284" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Timber | Towards Sustainability</t>
+          <t>KBC Institutional Fund Euro Corporate Bonds Responsible Investing | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Pictet-Water</t>
+          <t>KBC Institutional Fund Euro Equities Responsible Investing</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Water</t>
+          <t>EAA Fund Eurozone Large-Cap Equity</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>KBC</t>
         </is>
       </c>
       <c r="E285" s="2" t="inlineStr">
         <is>
-          <t>Pictet-Water | Towards Sustainability</t>
+          <t>KBC Institutional Fund Euro Equities Responsible Investing | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Pictet Global Thematic Opportunities</t>
+          <t>KBC Institutional Fund European Real Estate Responsible Investing</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Property - Indirect Europe</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Pictet Asset Management</t>
+          <t>KBC</t>
         </is>
       </c>
       <c r="E286" s="2" t="inlineStr">
         <is>
-          <t>Pictet Global Thematic Opportunities | Towards Sustainability</t>
+          <t>KBC Institutional Fund European Real Estate Responsible Investing | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Planning For Pension</t>
+          <t>KBC Institutional Fund North America Responsible Investing</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 44 (21+23)</t>
-[...2 lines deleted...]
-      <c r="C287" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>EAA Fund US Large-Cap Blend Equity</t>
+        </is>
+      </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>KBC</t>
         </is>
       </c>
       <c r="E287" s="2" t="inlineStr">
         <is>
-          <t>Planning For Pension | Towards Sustainability</t>
+          <t>KBC Institutional Fund North America Responsible Investing | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Polar Capital Funds plc - Biotechnology Fund</t>
+          <t>KBC Institutional Fund Rest of Europe Responsible Investing</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Biotechnology</t>
+          <t>EAA Fund Other Equity</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Polar Capital</t>
+          <t>KBC</t>
         </is>
       </c>
       <c r="E288" s="2" t="inlineStr">
         <is>
-          <t>Polar Capital Funds plc - Biotechnology Fund | Towards Sustainability</t>
+          <t>KBC Institutional Fund Rest of Europe Responsible Investing | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Polar Capital Funds plc - Healthcare Opportunities Fund</t>
+          <t>KBC Institutional Fund World Equity Responsible Investing</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Healthcare</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Polar Capital</t>
+          <t>KBC</t>
         </is>
       </c>
       <c r="E289" s="2" t="inlineStr">
         <is>
-          <t>Polar Capital Funds plc - Healthcare Opportunities Fund | Towards Sustainability</t>
+          <t>KBC Institutional Fund World Equity Responsible Investing | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Polar Capital Funds plc - Smart Energy</t>
+          <t>KBI Funds ICAV- KBI Water Fund</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Alternative Energy</t>
+          <t>EAA Fund Sector Equity Water</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Polar Capital</t>
+          <t>Amundi</t>
         </is>
       </c>
       <c r="E290" s="2" t="inlineStr">
         <is>
-          <t>Polar Capital Funds plc - Smart Energy | Towards Sustainability</t>
+          <t>KBI Funds ICAV- KBI Water Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Polar Capital Funds plc - Smart Mobility Fund</t>
+          <t>Kempen (Lux) Euro High Yield Fund</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Technology</t>
+          <t>EAA Fund EUR High Yield Bond</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Polar Capital</t>
+          <t>Van Lanschot Kempen Investment Management</t>
         </is>
       </c>
       <c r="E291" s="2" t="inlineStr">
         <is>
-          <t>Polar Capital Funds plc - Smart Mobility Fund | Towards Sustainability</t>
+          <t>Kempen (Lux) Euro High Yield Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Post Optima Junior</t>
+          <t>Kempen (Lux) Euro Sustainable Credit Fund</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C292" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Corporate Bond</t>
+        </is>
+      </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>Kempen Capital Management</t>
         </is>
       </c>
       <c r="E292" s="2" t="inlineStr">
         <is>
-          <t>Post Optima Junior | Towards Sustainability</t>
+          <t>Kempen (Lux) Euro Sustainable Credit Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Post Optima Pension</t>
+          <t>Kempen (Lux) Global Property Fund</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C293" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>EAA Fund Property - Indirect Global</t>
+        </is>
+      </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>Kempen Capital Management</t>
         </is>
       </c>
       <c r="E293" s="2" t="inlineStr">
         <is>
-          <t>Post Optima Pension | Towards Sustainability</t>
+          <t>Kempen (Lux) Global Property Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Protea Fund - Orcadia Equities Europe Sustainable Ex-Fossil</t>
+          <t>Kempen (Lux) Global Small-cap Fund</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>EAA Fund Eurozone Large-Cap Equity</t>
+          <t>EAA Fund Global Small/Mid-Cap Equity</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Orcadia Asset Management</t>
+          <t>Kempen Capital Management</t>
         </is>
       </c>
       <c r="E294" s="2" t="inlineStr">
         <is>
-          <t>Protea Fund - Orcadia Equities Europe Sustainable Ex-Fossil | Towards Sustainability</t>
+          <t>Kempen (Lux) Global Small-cap Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>R-co 4Change Green Bonds</t>
+          <t>Kempen (Lux) Sustainable European Small-cap Fund</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>EAA Fund Global Corporate Bond - EUR Hedged</t>
+          <t>EAA Fund Europe Small-Cap Equity</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Rothschild &amp; Co Asset Management</t>
+          <t>Kempen Capital Management</t>
         </is>
       </c>
       <c r="E295" s="2" t="inlineStr">
         <is>
-          <t>R-co 4Change Green Bonds | Towards Sustainability</t>
+          <t>Kempen (Lux) Sustainable European Small-cap Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>R-co 4Change Moderate Allocation</t>
+          <t>LGT CP Impact Equity Global Sub-Fund</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C296" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C296" t="inlineStr"/>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Rothschild &amp; Co Asset Management</t>
+          <t>LGT Capital Partners</t>
         </is>
       </c>
       <c r="E296" s="2" t="inlineStr">
         <is>
-          <t>R-co 4Change Moderate Allocation | Towards Sustainability</t>
+          <t>LGT CP Impact Equity Global Sub-Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>R-co OPAL 4Change Sustainable Trends</t>
+          <t>LGT Sustainable Equity Global</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>EAA Fund Global Flex-Cap Equity</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Rothschild &amp; Co Asset Management</t>
+          <t>LGT Capital Partners</t>
         </is>
       </c>
       <c r="E297" s="2" t="inlineStr">
         <is>
-          <t>R-co OPAL 4Change Sustainable Trends | Towards Sustainability</t>
+          <t>LGT Sustainable Equity Global | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>R-co Valor 4Change Global Equity</t>
+          <t>LGT Sustainable Quality Equity Hedged</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Other Equity</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Rothschild &amp; Co Asset Management</t>
+          <t>LGT Capital Partners</t>
         </is>
       </c>
       <c r="E298" s="2" t="inlineStr">
         <is>
-          <t>R-co Valor 4Change Global Equity | Towards Sustainability</t>
+          <t>LGT Sustainable Quality Equity Hedged | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Regenerative Agriculture Fund SCA-RAIF (Luxembourg)</t>
+          <t>Lightrock Global Small-Cap Fund</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Fonds de Private Equity</t>
-[...2 lines deleted...]
-      <c r="C299" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>EAA Fund Global Small/Mid-Cap Equity</t>
+        </is>
+      </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Tikehau</t>
+          <t>Lightrock</t>
         </is>
       </c>
       <c r="E299" s="2" t="inlineStr">
         <is>
-          <t>Regenerative Agriculture Fund SCA-RAIF (Luxembourg) | Towards Sustainability</t>
+          <t>Lightrock Global Small-Cap Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Regenerative Agriculture Fund SLP (France)</t>
+          <t>LO Funds - Circular Economy</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Fonds de Private Equity</t>
-[...2 lines deleted...]
-      <c r="C300" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>EAA Fund Sector Equity Ecology</t>
+        </is>
+      </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Tikehau</t>
+          <t>Lombard Odier</t>
         </is>
       </c>
       <c r="E300" s="2" t="inlineStr">
         <is>
-          <t>Regenerative Agriculture Fund SLP (France) | Towards Sustainability</t>
+          <t>LO Funds - Circular Economy | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Responsible Horizons Euro Impact Bond Fund</t>
+          <t>LO Funds - Global Climate Bond</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Global Diversified Bond</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>BNY Mellon</t>
+          <t>Lombard Odier</t>
         </is>
       </c>
       <c r="E301" s="2" t="inlineStr">
         <is>
-          <t>Responsible Horizons Euro Impact Bond Fund | Towards Sustainability</t>
+          <t>LO Funds - Global Climate Bond | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Robeco Euro Government Bonds</t>
+          <t>LO Funds - Social Systems Change</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Government Bond</t>
+          <t>EAA Fund Other Equity</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>Lombard Odier</t>
         </is>
       </c>
       <c r="E302" s="2" t="inlineStr">
         <is>
-          <t>Robeco Euro Government Bonds | Towards Sustainability</t>
+          <t>LO Funds - Social Systems Change | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Robeco New World Financials</t>
+          <t>LO Funds-Planetary Transition</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Financial Services</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>Lombard Odier</t>
         </is>
       </c>
       <c r="E303" s="2" t="inlineStr">
         <is>
-          <t>Robeco New World Financials | Towards Sustainability</t>
+          <t>LO Funds-Planetary Transition | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Robeco Sustainable Emerging Stars Equities</t>
+          <t>M Climate Solutions</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>EAA Fund Global Emerging Markets Equity</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>Montpensier Finance</t>
         </is>
       </c>
       <c r="E304" s="2" t="inlineStr">
         <is>
-          <t>Robeco Sustainable Emerging Stars Equities | Towards Sustainability</t>
+          <t>M Climate Solutions | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Robeco Sustainable Property Equities</t>
+          <t>M&amp;G (Lux) Global Sustain Paris Aligned Fund</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C305" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C305" t="inlineStr"/>
+      <c r="D305" t="inlineStr"/>
       <c r="E305" s="2" t="inlineStr">
         <is>
-          <t>Robeco Sustainable Property Equities | Towards Sustainability</t>
+          <t>M&amp;G (Lux) Global Sustain Paris Aligned Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Robeco Circular Economy</t>
+          <t>M&amp;G (Lux) Nature and Biodiversity Solutions Fund</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>M&amp;G Investments</t>
         </is>
       </c>
       <c r="E306" s="2" t="inlineStr">
         <is>
-          <t>Robeco Circular Economy | Towards Sustainability</t>
+          <t>M&amp;G (Lux) Nature and Biodiversity Solutions Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Robeco Euro SDG Credits</t>
+          <t>M&amp;G (Lux) Pan European Sustain Paris Aligned Fund</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Europe Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>M&amp;G Investments</t>
         </is>
       </c>
       <c r="E307" s="2" t="inlineStr">
         <is>
-          <t>Robeco Euro SDG Credits | Towards Sustainability</t>
+          <t>M&amp;G (Lux) Pan European Sustain Paris Aligned Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Robeco Global Green Bonds</t>
+          <t>M&amp;G (Lux) Positive Impact Fund</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>EAA Fund Global Diversified Bond - EUR Hedged</t>
+          <t>EAA Fund Global Flex-Cap Equity</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>M&amp;G Investments</t>
         </is>
       </c>
       <c r="E308" s="2" t="inlineStr">
         <is>
-          <t>Robeco Global Green Bonds | Towards Sustainability</t>
+          <t>M&amp;G (Lux) Positive Impact Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Robeco Global SDG Equities</t>
+          <t>M&amp;G (Lux) responsAbility Global Sustainable Solutions Bond Fund</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Global Corporate Bond - EUR Hedged</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>M&amp;G Investments</t>
         </is>
       </c>
       <c r="E309" s="2" t="inlineStr">
         <is>
-          <t>Robeco Global SDG Equities | Towards Sustainability</t>
+          <t>M&amp;G (Lux) responsAbility Global Sustainable Solutions Bond Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Robeco Smart Energy</t>
+          <t>M&amp;G (Lux) Sustainable Allocation Fund</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Alternative Energy</t>
+          <t>EAA Fund EUR Moderate Allocation - Global</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>M&amp;G Investments</t>
         </is>
       </c>
       <c r="E310" s="2" t="inlineStr">
         <is>
-          <t>Robeco Smart Energy | Towards Sustainability</t>
+          <t>M&amp;G (Lux) Sustainable Allocation Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Robeco Smart Materials</t>
+          <t>M&amp;G (Lux) Sustainable Multi Asset Growth Fund</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Industrial Materials</t>
+          <t>EAA Fund EUR Aggressive Allocation - Global</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>M&amp;G Investments</t>
         </is>
       </c>
       <c r="E311" s="2" t="inlineStr">
         <is>
-          <t>Robeco Smart Materials | Towards Sustainability</t>
+          <t>M&amp;G (Lux) Sustainable Multi Asset Growth Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Robeco Smart Mobility</t>
+          <t>M&amp;G Sustainable European Credit Investment Fund</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Technology</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>M&amp;G Investments</t>
         </is>
       </c>
       <c r="E312" s="2" t="inlineStr">
         <is>
-          <t>Robeco Smart Mobility | Towards Sustainability</t>
+          <t>M&amp;G Sustainable European Credit Investment Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Robeco Healthy Living</t>
+          <t>M&amp;G Sustainable Loan Fund</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C313" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C313" t="inlineStr"/>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>M&amp;G Investments</t>
         </is>
       </c>
       <c r="E313" s="2" t="inlineStr">
         <is>
-          <t>Robeco Healthy Living | Towards Sustainability</t>
+          <t>M&amp;G Sustainable Loan Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Robeco Sustainable Water</t>
+          <t>M&amp;G Sustainable Total Return Credit Investment Fund</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Water</t>
+          <t>EAA Fund Global Flexible Bond - EUR Hedged</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>M&amp;G Investments</t>
         </is>
       </c>
       <c r="E314" s="2" t="inlineStr">
         <is>
-          <t>Robeco Sustainable Water | Towards Sustainability</t>
+          <t>M&amp;G Sustainable Total Return Credit Investment Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Schroder ISF Healthcare Innovation</t>
+          <t>Mandarine Global Transition</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Healthcare</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Schroder Investment Management</t>
+          <t>Mandarine Gestion</t>
         </is>
       </c>
       <c r="E315" s="2" t="inlineStr">
         <is>
-          <t>Schroder ISF Healthcare Innovation | Towards Sustainability</t>
+          <t>Mandarine Global Transition | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Schroder ISF Sustainable Euro Credit</t>
+          <t>March Decarbonization Fund SCR SA</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fonds de Private Equity</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr"/>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Schroder Investment Management</t>
+          <t>Tikehau</t>
         </is>
       </c>
       <c r="E316" s="2" t="inlineStr">
         <is>
-          <t>Schroder ISF Sustainable Euro Credit | Towards Sustainability</t>
+          <t>March Decarbonization Fund SCR SA | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Schroder International Selection Fund (ISF) Global Cities Real Estate</t>
+          <t>Metropolitan-Rentastro Balanced</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds d'épargne-pension</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>EAA Fund Property - Indirect Global</t>
+          <t>EAA Fund EUR Moderate Allocation</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Schroder Investment Management</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E317" s="2" t="inlineStr">
         <is>
-          <t>Schroder International Selection Fund (ISF) Global Cities Real Estate | Towards Sustainability</t>
+          <t>Metropolitan-Rentastro Balanced | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Schroder International Selection Fund (ISF) Global Climate Change Equity</t>
+          <t>Metropolitan-Rentastro Growth</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds d'épargne-pension</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund EUR Aggressive Allocation</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Schroder Investment Management</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E318" s="2" t="inlineStr">
         <is>
-          <t>Schroder International Selection Fund (ISF) Global Climate Change Equity | Towards Sustainability</t>
+          <t>Metropolitan-Rentastro Growth | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Schroder International Selection Fund (ISF) Global Alternative Energy</t>
+          <t>Metropolitan-Rentastro Stability</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds d'épargne-pension</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Alternative Energy</t>
+          <t>EAA Fund EUR Cautious Allocation</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Schroder Investment Management</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E319" s="2" t="inlineStr">
         <is>
-          <t>Schroder International Selection Fund (ISF) Global Alternative Energy | Towards Sustainability</t>
+          <t>Metropolitan-Rentastro Stability | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>SpaarPlus Rekening</t>
+          <t>MH Epargne Pictet Clean Energy Transition</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
-[...2 lines deleted...]
-      <c r="C320" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>EAA Fund Sector Equity Alternative Energy</t>
+        </is>
+      </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>vdk bank</t>
+          <t>Sienna IM</t>
         </is>
       </c>
       <c r="E320" s="2" t="inlineStr">
         <is>
-          <t>SpaarPlus Rekening | Towards Sustainability</t>
+          <t>MH Epargne Pictet Clean Energy Transition | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Sparinvest Ethical Global Value</t>
+          <t>Mirova Euro Green and Sustainable Bond Fund</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Value Equity</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Sparinvest</t>
+          <t>Mirova</t>
         </is>
       </c>
       <c r="E321" s="2" t="inlineStr">
         <is>
-          <t>Sparinvest Ethical Global Value | Towards Sustainability</t>
+          <t>Mirova Euro Green and Sustainable Bond Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Star Fund Balanced</t>
+          <t>Mirova Euro Green and Sustainable Corporate Bond Fund</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Fonds d'épargne-pension</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Moderate Allocation - Global</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>ING</t>
+          <t>Mirova</t>
         </is>
       </c>
       <c r="E322" s="2" t="inlineStr">
         <is>
-          <t>Star Fund Balanced | Towards Sustainability</t>
+          <t>Mirova Euro Green and Sustainable Corporate Bond Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Sycomore Europe Eco Solutions</t>
+          <t>Mirova Euro High Yield Sustainable Bond Fund</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund EUR High Yield Bond</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Sycomore Asset Management</t>
+          <t>Mirova</t>
         </is>
       </c>
       <c r="E323" s="2" t="inlineStr">
         <is>
-          <t>Sycomore Europe Eco Solutions | Towards Sustainability</t>
+          <t>Mirova Euro High Yield Sustainable Bond Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Sycomore Europe Happy@Work</t>
+          <t>Mirova Euro Short Term Sustainable Bond Fund</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>EAA Fund Eurozone Flex-Cap Equity</t>
+          <t>EAA Fund EUR Diversified Bond - Short Term</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Sycomore Asset Management</t>
+          <t>Mirova</t>
         </is>
       </c>
       <c r="E324" s="2" t="inlineStr">
         <is>
-          <t>Sycomore Europe Happy@Work | Towards Sustainability</t>
+          <t>Mirova Euro Short Term Sustainable Bond Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Sycomore Sélection Crédit</t>
+          <t>Mirova Europe Environmental Equity Fund</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Sycomore Asset Management</t>
+          <t>Mirova</t>
         </is>
       </c>
       <c r="E325" s="2" t="inlineStr">
         <is>
-          <t>Sycomore Sélection Crédit | Towards Sustainability</t>
+          <t>Mirova Europe Environmental Equity Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Sycomore Sélection Crédit SFS</t>
+          <t>Mirova Global Green Bond Fund</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Global Diversified Bond - EUR Hedged</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Sycomore Asset Management</t>
+          <t>Mirova</t>
         </is>
       </c>
       <c r="E326" s="2" t="inlineStr">
         <is>
-          <t>Sycomore Sélection Crédit SFS | Towards Sustainability</t>
+          <t>Mirova Global Green Bond Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>THEAM QUANT - EQUITY EUROPE CLIMATE CARE PAB</t>
+          <t>Mirova Global Sustainable Equity Fund</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Flex-Cap Equity</t>
+          <t>EAA Fund Global Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Mirova</t>
         </is>
       </c>
       <c r="E327" s="2" t="inlineStr">
         <is>
-          <t>THEAM QUANT - EQUITY EUROPE CLIMATE CARE PAB | Towards Sustainability</t>
+          <t>Mirova Global Sustainable Equity Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>THEAM QUANT- Equity World Climate Care</t>
+          <t>Mirova US Sustainable Equity</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund US Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Mirova</t>
         </is>
       </c>
       <c r="E328" s="2" t="inlineStr">
         <is>
-          <t>THEAM QUANT- Equity World Climate Care | Towards Sustainability</t>
+          <t>Mirova US Sustainable Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Thematics Safety Fund</t>
+          <t>Ninety One Global Strategy Fund - Global Environment Fund</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>EAA Fund Global Flex-Cap Equity</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Thematics Asset Management</t>
+          <t>Ninety One</t>
         </is>
       </c>
       <c r="E329" s="2" t="inlineStr">
         <is>
-          <t>Thematics Safety Fund | Towards Sustainability</t>
+          <t>Ninety One Global Strategy Fund - Global Environment Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Thematics Water Fund</t>
+          <t>Nordea 1 - Emerging Stars Equity Fund</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Water</t>
+          <t>EAA Fund Global Emerging Markets Equity</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Thematics Asset Management</t>
+          <t>Nordea Asset Management</t>
         </is>
       </c>
       <c r="E330" s="2" t="inlineStr">
         <is>
-          <t>Thematics Water Fund | Towards Sustainability</t>
+          <t>Nordea 1 - Emerging Stars Equity Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Threadneedle (Lux) European Social Bond Fund</t>
+          <t>Nordea 1 - European High Yield Stars Bond Fund</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond</t>
+          <t>EAA Fund EUR High Yield Bond</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Columbia Threadneedle Investments</t>
+          <t>Nordea Asset Management</t>
         </is>
       </c>
       <c r="E331" s="2" t="inlineStr">
         <is>
-          <t>Threadneedle (Lux) European Social Bond Fund | Towards Sustainability</t>
+          <t>Nordea 1 - European High Yield Stars Bond Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Triodos Euro Bond Impact Fund</t>
+          <t>Nordea 1 - European Stars Equity Fund</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond</t>
+          <t>EAA Fund Europe Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Triodos Bank</t>
+          <t>Nordea Asset Management</t>
         </is>
       </c>
       <c r="E332" s="2" t="inlineStr">
         <is>
-          <t>Triodos Euro Bond Impact Fund | Towards Sustainability</t>
+          <t>Nordea 1 - European Stars Equity Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Triodos Global Equities Impact Fund</t>
+          <t>Nordea 1 - Global Climate and Environment Fund</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Triodos Bank</t>
+          <t>Nordea Asset Management</t>
         </is>
       </c>
       <c r="E333" s="2" t="inlineStr">
         <is>
-          <t>Triodos Global Equities Impact Fund | Towards Sustainability</t>
+          <t>Nordea 1 - Global Climate and Environment Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Triodos Impact Mixed Fund - Defensive</t>
+          <t>Pension Invest Plan</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 21</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr"/>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Triodos Bank</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E334" s="2" t="inlineStr">
         <is>
-          <t>Triodos Impact Mixed Fund - Defensive | Towards Sustainability</t>
+          <t>Pension Invest Plan | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Triodos Impact Mixed Fund - Neutral</t>
+          <t>Pension Invest Plan - Pension Libre Complémentaire pour Indépendants (PIP PLCI)/Pension Invest Plan - Vrij Aanvullend Pensioen voor Zelfstandigen (PIP VAPZ)</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 21</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr"/>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Triodos Bank</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E335" s="2" t="inlineStr">
         <is>
-          <t>Triodos Impact Mixed Fund - Neutral | Towards Sustainability</t>
+          <t>Pension Invest Plan - Pension Libre Complémentaire pour Indépendants (PIP PLCI)/Pension Invest Plan - Vrij Aanvullend Pensioen voor Zelfstandigen (PIP VAPZ) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Triodos Impact Mixed Fund - Offensive</t>
+          <t>Pension Invest Plan INAMI/Pension Invest Plan RIZIV</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 21</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr"/>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Triodos Bank</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E336" s="2" t="inlineStr">
         <is>
-          <t>Triodos Impact Mixed Fund - Offensive | Towards Sustainability</t>
+          <t>Pension Invest Plan INAMI/Pension Invest Plan RIZIV | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Triodos Impact Savings</t>
+          <t>Pension Libre Complémentaire pour Indépendants BNPPF (PLCI)/Vrij Aanvullend Pensioen voor Zelfstandigen BNPPF (VAPZ)</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
+          <t>Contrat d'assurance Branche 21</t>
         </is>
       </c>
       <c r="C337" t="inlineStr"/>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Triodos Bank</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E337" s="2" t="inlineStr">
         <is>
-          <t>Triodos Impact Savings | Towards Sustainability</t>
+          <t>Pension Libre Complémentaire pour Indépendants BNPPF (PLCI)/Vrij Aanvullend Pensioen voor Zelfstandigen BNPPF (VAPZ) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Triodos Impact Savings Junior</t>
+          <t>Pension Libre Complémentaire pour Indépendants Broker (PLCI)/Vrij Aanvullend Pensioen voor Zelfstandigen Broker (VAPZ)</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
+          <t>Contrat d'assurance Branche 21</t>
         </is>
       </c>
       <c r="C338" t="inlineStr"/>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Triodos Bank</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E338" s="2" t="inlineStr">
         <is>
-          <t>Triodos Impact Savings Junior | Towards Sustainability</t>
+          <t>Pension Libre Complémentaire pour Indépendants Broker (PLCI)/Vrij Aanvullend Pensioen voor Zelfstandigen Broker (VAPZ) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Triodos Microfinance Fund</t>
+          <t>Pictet Global Thematic Opportunities</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>EAA Fund Private Debt</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Triodos Bank</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E339" s="2" t="inlineStr">
         <is>
-          <t>Triodos Microfinance Fund | Towards Sustainability</t>
+          <t>Pictet Global Thematic Opportunities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Triodos Pioneer Impact Fund</t>
+          <t>Pictet-Biotech</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>EAA Fund Global Small/Mid-Cap Equity</t>
+          <t>EAA Fund Sector Equity Biotechnology</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Triodos Bank</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E340" s="2" t="inlineStr">
         <is>
-          <t>Triodos Pioneer Impact Fund | Towards Sustainability</t>
+          <t>Pictet-Biotech | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>VDK Sustainable Flex Fund</t>
+          <t>Pictet-Clean Energy Transition</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Flexible Allocation - Global</t>
+          <t>EAA Fund Sector Equity Alternative Energy</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>vdk bank</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E341" s="2" t="inlineStr">
         <is>
-          <t>VDK Sustainable Flex Fund | Towards Sustainability</t>
+          <t>Pictet-Clean Energy Transition | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>VDK Pension Fund</t>
+          <t>Pictet-Digital</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Fonds d'épargne-pension</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>EAA Insurance EUR Flexible Allocation</t>
+          <t>EAA Fund Sector Equity Technology</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>vdk bank</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E342" s="2" t="inlineStr">
         <is>
-          <t>VDK Pension Fund | Towards Sustainability</t>
+          <t>Pictet-Digital | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Xerius Planet</t>
+          <t>Pictet-Global Environmental Opportunities</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C343" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>EAA Fund Sector Equity Ecology</t>
+        </is>
+      </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Xerius</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E343" s="2" t="inlineStr">
         <is>
-          <t>Xerius Planet | Towards Sustainability</t>
+          <t>Pictet-Global Environmental Opportunities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Xtrackers ESG II EUR Corporate Bond Short Duration UCITS ETF</t>
+          <t>Pictet-Global Megatrend Selection</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond - Short Term</t>
+          <t>EAA Fund Global Flex-Cap Equity</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>DWS</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E344" s="2" t="inlineStr">
         <is>
-          <t>Xtrackers ESG II EUR Corporate Bond Short Duration UCITS ETF | Towards Sustainability</t>
+          <t>Pictet-Global Megatrend Selection | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Xtrackers ESG II EUR Corporate Bond UCITS ETF</t>
+          <t>Pictet-Global Sustainable Credit</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Global Corporate Bond - EUR Hedged</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>DWS</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E345" s="2" t="inlineStr">
         <is>
-          <t>Xtrackers ESG II EUR Corporate Bond UCITS ETF | Towards Sustainability</t>
+          <t>Pictet-Global Sustainable Credit | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Xtrackers ESG USD Corporate Bond UCITS ETF</t>
+          <t>Pictet-Health</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>EAA Fund USD Corporate Bond</t>
+          <t>EAA Fund Sector Equity Healthcare</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>DWS</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E346" s="2" t="inlineStr">
         <is>
-          <t>Xtrackers ESG USD Corporate Bond UCITS ETF | Towards Sustainability</t>
+          <t>Pictet-Health | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Xtrackers MSCI Emerging Markets ESG UCITS ETF</t>
+          <t>Pictet-Nutrition</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>EAA Fund Global Emerging Markets Equity</t>
+          <t>EAA Fund Sector Equity Agriculture</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>DWS</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E347" s="2" t="inlineStr">
         <is>
-          <t>Xtrackers MSCI Emerging Markets ESG UCITS ETF | Towards Sustainability</t>
+          <t>Pictet-Nutrition | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Xtrackers MSCI Europe ESG UCITS ETF</t>
+          <t>Pictet-Premium Brands</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+          <t>EAA Fund Sector Equity Consumer Goods &amp; Services</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>DWS</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E348" s="2" t="inlineStr">
         <is>
-          <t>Xtrackers MSCI Europe ESG UCITS ETF | Towards Sustainability</t>
+          <t>Pictet-Premium Brands | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Xtrackers MSCI Japan ESG UCITS ETF</t>
+          <t>Pictet-Quest Europe Sustainable Equities</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>EAA Fund Japan Large-Cap Blend Equity</t>
+          <t>EAA Fund Europe Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>DWS</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E349" s="2" t="inlineStr">
         <is>
-          <t>Xtrackers MSCI Japan ESG UCITS ETF | Towards Sustainability</t>
+          <t>Pictet-Quest Europe Sustainable Equities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Xtrackers MSCI USA ESG UCITS ETF</t>
+          <t>Pictet-Quest Global Sustainable Equities</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>EAA Fund US Large-Cap Blend Equity</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>DWS</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E350" s="2" t="inlineStr">
         <is>
-          <t>Xtrackers MSCI USA ESG UCITS ETF | Towards Sustainability</t>
+          <t>Pictet-Quest Global Sustainable Equities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Xtrackers MSCI World ESG UCITS ETF</t>
+          <t>Pictet-Robotics</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Sector Equity Technology</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>DWS</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E351" s="2" t="inlineStr">
         <is>
-          <t>Xtrackers MSCI World ESG UCITS ETF | Towards Sustainability</t>
+          <t>Pictet-Robotics | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Yongo Moon</t>
+          <t>Pictet-Security</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C352" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>EAA Fund Global Flex-Cap Equity</t>
+        </is>
+      </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E352" s="2" t="inlineStr">
         <is>
-          <t>Yongo Moon | Towards Sustainability</t>
+          <t>Pictet-Security | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Yongo Neutral Fund</t>
+          <t>Pictet-SmartCity</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Fonds d'assurance Branche 23</t>
-[...2 lines deleted...]
-      <c r="C353" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
+        </is>
+      </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E353" s="2" t="inlineStr">
         <is>
-          <t>Yongo Neutral Fund | Towards Sustainability</t>
+          <t>Pictet-SmartCity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>iShares Euro Green Bond UCITS ETF</t>
+          <t>Pictet-Timber</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond</t>
+          <t>EAA Fund Sector Equity Natural Resources</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>BlackRock</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E354" s="2" t="inlineStr">
         <is>
-          <t>iShares Euro Green Bond UCITS ETF | Towards Sustainability</t>
+          <t>Pictet-Timber | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>DP Patrimonial Sustainable High (Select Global Sustainable High)</t>
+          <t>Pictet-Water</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Aggressive Allocation - Global</t>
+          <t>EAA Fund Sector Equity Water</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>Pictet Asset Management</t>
         </is>
       </c>
       <c r="E355" s="2" t="inlineStr">
         <is>
-          <t>DP Patrimonial Sustainable High (Select Global Sustainable High) | Towards Sustainability</t>
+          <t>Pictet-Water | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>DP Patrimonial Sustainable Low (Select Global Sustainable Low)</t>
+          <t>PIMCO Global Investors Series plc ("GIS") Climate Bond Fund</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Cautious Allocation - Global</t>
+          <t>EAA Fund Global Corporate Bond - USD Hedged</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>PIMCO</t>
         </is>
       </c>
       <c r="E356" s="2" t="inlineStr">
         <is>
-          <t>DP Patrimonial Sustainable Low (Select Global Sustainable Low) | Towards Sustainability</t>
+          <t>PIMCO Global Investors Series plc ("GIS") Climate Bond Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>DP Patrimonial Sustainable Medium (Select Global Sustainable Medium)</t>
+          <t>PIMCO Global Investors Series plc ('GIS') Global Investment Grade Credit ESG Fund</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Moderate Allocation - Global</t>
+          <t>EAA Fund Global Corporate Bond - USD Hedged</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>PIMCO</t>
         </is>
       </c>
       <c r="E357" s="2" t="inlineStr">
         <is>
-          <t>DP Patrimonial Sustainable Medium (Select Global Sustainable Medium) | Towards Sustainability</t>
+          <t>PIMCO Global Investors Series plc ('GIS') Global Investment Grade Credit ESG Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Business Invest Plan</t>
+          <t>Planning For Pension</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Contrat d'assurance branche 26</t>
+          <t>Contrat d'assurance Branche 44 (21+23)</t>
         </is>
       </c>
       <c r="C358" t="inlineStr"/>
       <c r="D358" t="inlineStr">
         <is>
           <t>AG Insurance</t>
         </is>
       </c>
       <c r="E358" s="2" t="inlineStr">
         <is>
-          <t>Business Invest Plan | Towards Sustainability</t>
+          <t>Planning For Pension | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Business Invest Plan Dual</t>
+          <t>Polar Capital Funds plc - Biotechnology Fund</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Contrat d'assurance branche 26</t>
-[...2 lines deleted...]
-      <c r="C359" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>EAA Fund Sector Equity Biotechnology</t>
+        </is>
+      </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>AG Insurance</t>
+          <t>Polar Capital</t>
         </is>
       </c>
       <c r="E359" s="2" t="inlineStr">
         <is>
-          <t>Business Invest Plan Dual | Towards Sustainability</t>
+          <t>Polar Capital Funds plc - Biotechnology Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Amundi Funds M Climate Solutions</t>
+          <t>Polar Capital Funds plc - Healthcare Opportunities Fund</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Sector Equity Healthcare</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Montpensier Finance</t>
+          <t>Polar Capital</t>
         </is>
       </c>
       <c r="E360" s="2" t="inlineStr">
         <is>
-          <t>Amundi Funds M Climate Solutions | Towards Sustainability</t>
+          <t>Polar Capital Funds plc - Healthcare Opportunities Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Amundi Funds Euro Corporate Short Term Green Bond</t>
+          <t>Polar Capital Funds plc - Smart Energy</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond - Short Term</t>
+          <t>EAA Fund Sector Equity Alternative Energy</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Amundi</t>
+          <t>Polar Capital</t>
         </is>
       </c>
       <c r="E361" s="2" t="inlineStr">
         <is>
-          <t>Amundi Funds Euro Corporate Short Term Green Bond | Towards Sustainability</t>
+          <t>Polar Capital Funds plc - Smart Energy | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>AMUNDI S&amp;P 500 Climate Net Zero Ambition PAB UCITS ETF</t>
+          <t>Post Optima Junior</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 21</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr"/>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Amundi</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E362" s="2" t="inlineStr">
         <is>
-          <t>AMUNDI S&amp;P 500 Climate Net Zero Ambition PAB UCITS ETF | Towards Sustainability</t>
+          <t>Post Optima Junior | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Amundi Euro Government Tilted Green Bond Ucits ETF</t>
+          <t>Post Optima Pension</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 21</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr"/>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Amundi</t>
+          <t>AG Insurance</t>
         </is>
       </c>
       <c r="E363" s="2" t="inlineStr">
         <is>
-          <t>Amundi Euro Government Tilted Green Bond Ucits ETF | Towards Sustainability</t>
+          <t>Post Optima Pension | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>FEE DESTINATION 2028</t>
+          <t>Protea Fund - Orcadia Equities Europe Sustainable Ex-Fossil</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Produit structuré/note</t>
-[...2 lines deleted...]
-      <c r="C364" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>EAA Fund Eurozone Large-Cap Equity</t>
+        </is>
+      </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>Orcadia Asset Management</t>
         </is>
       </c>
       <c r="E364" s="2" t="inlineStr">
         <is>
-          <t>FEE DESTINATION 2028 | Towards Sustainability</t>
+          <t>Protea Fund - Orcadia Equities Europe Sustainable Ex-Fossil | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>AUTOFOCUS TRANSITION CLIMAT JUILLET 2023 (P)</t>
+          <t>R-co 4Change Green Bonds</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Produit structuré/note</t>
-[...2 lines deleted...]
-      <c r="C365" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>EAA Fund Global Corporate Bond - EUR Hedged</t>
+        </is>
+      </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>Rothschild &amp; Co Asset Management</t>
         </is>
       </c>
       <c r="E365" s="2" t="inlineStr">
         <is>
-          <t>AUTOFOCUS TRANSITION CLIMAT JUILLET 2023 (P) | Towards Sustainability</t>
+          <t>R-co 4Change Green Bonds | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>AUTOFOCUS TRANSITION CLIMAT FÉVRIER 2023 (P)</t>
+          <t>R-co 4Change Moderate Allocation</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Produit structuré/note</t>
-[...2 lines deleted...]
-      <c r="C366" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Cautious Allocation</t>
+        </is>
+      </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>Rothschild &amp; Co Asset Management</t>
         </is>
       </c>
       <c r="E366" s="2" t="inlineStr">
         <is>
-          <t>AUTOFOCUS TRANSITION CLIMAT FÉVRIER 2023 (P) | Towards Sustainability</t>
+          <t>R-co 4Change Moderate Allocation | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>AUTOFOCUS TRANSITION CLIMAT AVRIL 2024 (P)</t>
+          <t>R-co OPAL 4Change Sustainable Trends</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Produit structuré/note</t>
-[...2 lines deleted...]
-      <c r="C367" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>EAA Fund Global Flex-Cap Equity</t>
+        </is>
+      </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>Rothschild &amp; Co Asset Management</t>
         </is>
       </c>
       <c r="E367" s="2" t="inlineStr">
         <is>
-          <t>AUTOFOCUS TRANSITION CLIMAT AVRIL 2024 (P) | Towards Sustainability</t>
+          <t>R-co OPAL 4Change Sustainable Trends | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>AUTOFOCUS TRANSITION CLIMAT OCTOBRE 2024 (P)</t>
+          <t>R-co Valor 4Change Global Equity</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Produit structuré/note</t>
-[...2 lines deleted...]
-      <c r="C368" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
+        </is>
+      </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>Rothschild &amp; Co Asset Management</t>
         </is>
       </c>
       <c r="E368" s="2" t="inlineStr">
         <is>
-          <t>AUTOFOCUS TRANSITION CLIMAT OCTOBRE 2024 (P) | Towards Sustainability</t>
+          <t>R-co Valor 4Change Global Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Responsible Horizons EM Debt Impact Fund</t>
+          <t>Regenerative Agriculture Fund SCA-RAIF (Luxembourg)</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fonds de Private Equity</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr"/>
       <c r="D369" t="inlineStr">
         <is>
-          <t>BNY Mellon</t>
+          <t>Tikehau</t>
         </is>
       </c>
       <c r="E369" s="2" t="inlineStr">
         <is>
-          <t>Responsible Horizons EM Debt Impact Fund | Towards Sustainability</t>
+          <t>Regenerative Agriculture Fund SCA-RAIF (Luxembourg) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>BGF Sustainable Global Allocation Fund</t>
+          <t>Regenerative Agriculture Fund SLP (France)</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fonds de Private Equity</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr"/>
       <c r="D370" t="inlineStr">
         <is>
-          <t>BlackRock</t>
+          <t>Tikehau</t>
         </is>
       </c>
       <c r="E370" s="2" t="inlineStr">
         <is>
-          <t>BGF Sustainable Global Allocation Fund | Towards Sustainability</t>
+          <t>Regenerative Agriculture Fund SLP (France) | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>BlackRock Global Allocation Tailored Fund</t>
+          <t>Regnan Sustainable Water and Waste Fund</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>EAA Fund USD Flexible Allocation</t>
+          <t>EAA Fund Sector Equity Water</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>BlackRock</t>
+          <t>J O Hambro Capital Management Limited</t>
         </is>
       </c>
       <c r="E371" s="2" t="inlineStr">
         <is>
-          <t>BlackRock Global Allocation Tailored Fund | Towards Sustainability</t>
+          <t>Regnan Sustainable Water and Waste Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Bond Impact</t>
+          <t>Rentespaarrekening</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Compte d'épargne</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr"/>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>vdk bank</t>
         </is>
       </c>
       <c r="E372" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Bond Impact | Towards Sustainability</t>
+          <t>Rentespaarrekening | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Quant Europe</t>
+          <t>Responsible Horizons EM Debt Impact Fund</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+          <t>EAA Fund Global Emerging Markets Corporate Bond</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Candriam</t>
+          <t>BNY Mellon</t>
         </is>
       </c>
       <c r="E373" s="2" t="inlineStr">
         <is>
-          <t>Candriam Sustainable Equity Quant Europe | Towards Sustainability</t>
+          <t>Responsible Horizons EM Debt Impact Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Star Fund Moderate</t>
+          <t>Responsible Horizons Euro Impact Bond Fund</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Fonds d'épargne-pension</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Cautious Allocation - Global</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>ING</t>
+          <t>BNY Mellon</t>
         </is>
       </c>
       <c r="E374" s="2" t="inlineStr">
         <is>
-          <t>Star Fund Moderate | Towards Sustainability</t>
+          <t>Responsible Horizons Euro Impact Bond Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Star Fund Active</t>
+          <t>Ritme Spaarrekening</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Fonds d'épargne-pension</t>
-[...6 lines deleted...]
-      </c>
+          <t>Compte d'épargne</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr"/>
       <c r="D375" t="inlineStr">
         <is>
-          <t>ING</t>
+          <t>vdk bank</t>
         </is>
       </c>
       <c r="E375" s="2" t="inlineStr">
         <is>
-          <t>Star Fund Active | Towards Sustainability</t>
+          <t>Ritme Spaarrekening | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>JPMorgan Funds - Green Social Sustainable Bond Fund</t>
+          <t>Robeco Biodiversity Equities</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>EAA Fund Global Diversified Bond</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>J.P. Morgan Asset Management</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E376" s="2" t="inlineStr">
         <is>
-          <t>JPMorgan Funds - Green Social Sustainable Bond Fund | Towards Sustainability</t>
+          <t>Robeco Biodiversity Equities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund Euro Bonds Defensive Responsible Investing</t>
+          <t>Robeco Circular Economy</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>KBC</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E377" s="2" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund Euro Bonds Defensive Responsible Investing | Towards Sustainability</t>
+          <t>Robeco Circular Economy | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund Euro Bonds Short Responsible Investing</t>
+          <t>Robeco Climate Euro Government Bond UCITS ETF</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Government Bond - Short Term</t>
+          <t>EAA Fund EUR Government Bond</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>KBC</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E378" s="2" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund Euro Bonds Short Responsible Investing | Towards Sustainability</t>
+          <t>Robeco Climate Euro Government Bond UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Mandarine Global Transition</t>
+          <t>Robeco Euro Government Bonds</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund EUR Government Bond</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Mandarine Gestion</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E379" s="2" t="inlineStr">
         <is>
-          <t>Mandarine Global Transition | Towards Sustainability</t>
+          <t>Robeco Euro Government Bonds | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Ninety One Global Strategy Fund - Global Environment Fund</t>
+          <t>Robeco Euro SDG Credits</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Ninety One</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E380" s="2" t="inlineStr">
         <is>
-          <t>Ninety One Global Strategy Fund - Global Environment Fund | Towards Sustainability</t>
+          <t>Robeco Euro SDG Credits | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Robeco Biodiversity Equities</t>
+          <t>Robeco Global Green Bonds</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Global Diversified Bond - EUR Hedged</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>Robeco</t>
         </is>
       </c>
       <c r="E381" s="2" t="inlineStr">
         <is>
-          <t>Robeco Biodiversity Equities | Towards Sustainability</t>
+          <t>Robeco Global Green Bonds | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Robeco QI Global SDG &amp; Climate Conservative Equities</t>
+          <t>Robeco Global Multi-Thematic</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Global High Yield Bond - EUR Hedged</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>Robeco</t>
         </is>
       </c>
       <c r="E382" s="2" t="inlineStr">
         <is>
-          <t>Robeco QI Global SDG &amp; Climate Conservative Equities | Towards Sustainability</t>
+          <t>Robeco Global Multi-Thematic | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Vontobel Fund - Global Environmental Change</t>
+          <t>Robeco Global SDG Equities</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Vontobel Asset Management</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E383" s="2" t="inlineStr">
         <is>
-          <t>Vontobel Fund - Global Environmental Change | Towards Sustainability</t>
+          <t>Robeco Global SDG Equities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Wellington global impact  fund</t>
+          <t>Robeco Healthy Living</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>EAA Fund Global Flex-Cap Equity</t>
+          <t>EAA Fund Sector Equity Healthcare</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Wellington</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E384" s="2" t="inlineStr">
         <is>
-          <t>Wellington global impact  fund | Towards Sustainability</t>
+          <t>Robeco Healthy Living | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Wellington global impact bond fund</t>
+          <t>Robeco High Income Green Bonds</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>EAA Fund Global Diversified Bond - USD Hedged</t>
+          <t>EAA Fund Global Large-Cap Growth Equity</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Wellington</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E385" s="2" t="inlineStr">
         <is>
-          <t>Wellington global impact bond fund | Towards Sustainability</t>
+          <t>Robeco High Income Green Bonds | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Wellington global stewards fund</t>
+          <t>Robeco New World Financials</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Blend Equity</t>
+          <t>EAA Fund Sector Equity Financial Services</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Wellington</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E386" s="2" t="inlineStr">
         <is>
-          <t>Wellington global stewards fund | Towards Sustainability</t>
+          <t>Robeco New World Financials | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Euronext Earth Focus 40</t>
+          <t>Robeco QI Global SDG &amp; Climate Conservative Equities</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Indice/Benchmark</t>
-[...2 lines deleted...]
-      <c r="C387" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
+        </is>
+      </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Euronext</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E387" s="2" t="inlineStr">
         <is>
-          <t>Euronext Earth Focus 40 | Towards Sustainability</t>
+          <t>Robeco QI Global SDG &amp; Climate Conservative Equities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Janus Henderson Horizon Sustainable Future Technologies Fund</t>
+          <t>Robeco Smart Energy</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Technology</t>
+          <t>EAA Fund Sector Equity Alternative Energy</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Janus Henderson Investors</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E388" s="2" t="inlineStr">
         <is>
-          <t>Janus Henderson Horizon Sustainable Future Technologies Fund | Towards Sustainability</t>
+          <t>Robeco Smart Energy | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>LO Funds-Planetary Transition</t>
+          <t>Robeco Smart Materials</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Sector Equity Industrial Materials</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Lombard Odier</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E389" s="2" t="inlineStr">
         <is>
-          <t>LO Funds-Planetary Transition | Towards Sustainability</t>
+          <t>Robeco Smart Materials | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Kempen (Lux) Euro High Yield Fund</t>
+          <t>Robeco Smart Mobility</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>EAA Fund EUR High Yield Bond</t>
+          <t>EAA Fund Sector Equity Technology</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Van Lanschot Kempen Investment Management</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E390" s="2" t="inlineStr">
         <is>
-          <t>Kempen (Lux) Euro High Yield Fund | Towards Sustainability</t>
+          <t>Robeco Smart Mobility | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ESG Enhanced EUR Government Bond</t>
+          <t>Robeco Sustainable Emerging Stars Equities</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Government Bond</t>
+          <t>EAA Fund Global Emerging Markets Equity</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E391" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ESG Enhanced EUR Government Bond | Towards Sustainability</t>
+          <t>Robeco Sustainable Emerging Stars Equities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Triodos Termijnrekening</t>
+          <t>Robeco Sustainable Property Equities</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Compte à terme</t>
-[...2 lines deleted...]
-      <c r="C392" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>EAA Fund Property - Indirect Global</t>
+        </is>
+      </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Triodos Bank</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E392" s="2" t="inlineStr">
         <is>
-          <t>Triodos Termijnrekening | Towards Sustainability</t>
+          <t>Robeco Sustainable Property Equities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Spaarrekening Business</t>
+          <t>Robeco Sustainable Water</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
-[...2 lines deleted...]
-      <c r="C393" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>EAA Fund Sector Equity Water</t>
+        </is>
+      </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Triodos Bank</t>
+          <t>Robeco</t>
         </is>
       </c>
       <c r="E393" s="2" t="inlineStr">
         <is>
-          <t>Spaarrekening Business | Towards Sustainability</t>
+          <t>Robeco Sustainable Water | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Termijnrekening Business</t>
+          <t>S&amp;P Core Eurozone 50 PAB Transition ESG Index</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Compte à terme</t>
+          <t>Indice/Benchmark</t>
         </is>
       </c>
       <c r="C394" t="inlineStr"/>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Triodos Bank</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E394" s="2" t="inlineStr">
         <is>
-          <t>Termijnrekening Business | Towards Sustainability</t>
+          <t>S&amp;P Core Eurozone 50 PAB Transition ESG Index | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>JSS Sustainable Equity - Global Climate 2035</t>
+          <t>S&amp;P France 40 PAB Transition ESG Index</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Indice/Benchmark</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr"/>
       <c r="D395" t="inlineStr">
         <is>
-          <t>J. Safra Sarasin</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E395" s="2" t="inlineStr">
         <is>
-          <t>JSS Sustainable Equity - Global Climate 2035 | Towards Sustainability</t>
+          <t>S&amp;P France 40 PAB Transition ESG Index | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>JSS Sustainable Equity - Green Planet</t>
+          <t>Schroder International Selection Fund (ISF) Global Alternative Energy</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Sector Equity Alternative Energy</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>J. Safra Sarasin</t>
+          <t>Schroder Investment Management</t>
         </is>
       </c>
       <c r="E396" s="2" t="inlineStr">
         <is>
-          <t>JSS Sustainable Equity - Green Planet | Towards Sustainability</t>
+          <t>Schroder International Selection Fund (ISF) Global Alternative Energy | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy € Corp Bond SRI Fossil Free 7-10Y</t>
+          <t>Schroder International Selection Fund (ISF) Global Cities Real Estate</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Property - Indirect Global</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Schroder Investment Management</t>
         </is>
       </c>
       <c r="E397" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy € Corp Bond SRI Fossil Free 7-10Y | Towards Sustainability</t>
+          <t>Schroder International Selection Fund (ISF) Global Cities Real Estate | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy € Corp Bond SRI Fossil Free Ultrashort Duration</t>
+          <t>Schroder International Selection Fund (ISF) Global Climate Change Equity</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond - Short Term</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Schroder Investment Management</t>
         </is>
       </c>
       <c r="E398" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy € Corp Bond SRI Fossil Free Ultrashort Duration | Towards Sustainability</t>
+          <t>Schroder International Selection Fund (ISF) Global Climate Change Equity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy JPM ESG EMU Government Bond IG 10Y+</t>
+          <t>Schroder ISF Healthcare Innovation</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Government Bond</t>
+          <t>EAA Fund Sector Equity Healthcare</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Schroder Investment Management</t>
         </is>
       </c>
       <c r="E399" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy JPM ESG EMU Government Bond IG 10Y+ | Towards Sustainability</t>
+          <t>Schroder ISF Healthcare Innovation | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ESG Enhanced Japan UCITS ETF</t>
+          <t>Schroder ISF Sustainable Euro Credit</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>EAA Fund Japan Large-Cap Blend Equity</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Schroder Investment Management</t>
         </is>
       </c>
       <c r="E400" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ESG Enhanced Japan UCITS ETF | Towards Sustainability</t>
+          <t>Schroder ISF Sustainable Euro Credit | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ESG Enhanced US UCITS ETF</t>
+          <t>Solactive Transatlantique Planete Index</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Indice/Benchmark</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr"/>
       <c r="D401" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Crédit Mutuel Arkéa</t>
         </is>
       </c>
       <c r="E401" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ESG Enhanced US UCITS ETF | Towards Sustainability</t>
+          <t>Solactive Transatlantique Planete Index | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ESG Enhanced World UCITS ETF</t>
+          <t>SpaarPlus Rekening</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Compte d'épargne</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr"/>
       <c r="D402" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>vdk bank</t>
         </is>
       </c>
       <c r="E402" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ESG Enhanced World UCITS ETF | Towards Sustainability</t>
+          <t>SpaarPlus Rekening | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy USD Corp Bond SRI Fossil Free</t>
+          <t>SpaarPlus Rekening B&amp;O</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...11 lines deleted...]
-      </c>
+          <t>Compte d'épargne</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr"/>
+      <c r="D403" t="inlineStr"/>
       <c r="E403" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy USD Corp Bond SRI Fossil Free | Towards Sustainability</t>
+          <t>SpaarPlus Rekening B&amp;O | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>THEAM Quant - Equity Japan Climate Care</t>
+          <t>Spaarrekening B&amp;O</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...11 lines deleted...]
-      </c>
+          <t>Compte d'épargne</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr"/>
+      <c r="D404" t="inlineStr"/>
       <c r="E404" s="2" t="inlineStr">
         <is>
-          <t>THEAM Quant - Equity Japan Climate Care | Towards Sustainability</t>
+          <t>Spaarrekening B&amp;O | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>FFG – BLI Global Impact Equities</t>
+          <t>Spaarrekening Business</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Compte d'épargne</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr"/>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Funds For Good</t>
+          <t>Triodos Bank</t>
         </is>
       </c>
       <c r="E405" s="2" t="inlineStr">
         <is>
-          <t>FFG – BLI Global Impact Equities | Towards Sustainability</t>
+          <t>Spaarrekening Business | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>FFG Global Equities Low Carbon</t>
+          <t>Spaarrekening32 B&amp;O</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...11 lines deleted...]
-      </c>
+          <t>Compte d'épargne</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr"/>
+      <c r="D406" t="inlineStr"/>
       <c r="E406" s="2" t="inlineStr">
         <is>
-          <t>FFG Global Equities Low Carbon | Towards Sustainability</t>
+          <t>Spaarrekening32 B&amp;O | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Decarbonization Fund II</t>
+          <t>Sparinvest Ethical Global Value</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Fonds de Private Equity</t>
-[...2 lines deleted...]
-      <c r="C407" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>EAA Fund Global Large-Cap Value Equity</t>
+        </is>
+      </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Tikehau</t>
+          <t>Sparinvest</t>
         </is>
       </c>
       <c r="E407" s="2" t="inlineStr">
         <is>
-          <t>Decarbonization Fund II | Towards Sustainability</t>
+          <t>Sparinvest Ethical Global Value | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>March Decarbonization Fund SCR SA</t>
+          <t>Star Fund Active</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Fonds de Private Equity</t>
-[...2 lines deleted...]
-      <c r="C408" t="inlineStr"/>
+          <t>Fonds d'épargne-pension</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Aggressive Allocation - Global</t>
+        </is>
+      </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Tikehau</t>
+          <t>ING</t>
         </is>
       </c>
       <c r="E408" s="2" t="inlineStr">
         <is>
-          <t>March Decarbonization Fund SCR SA | Towards Sustainability</t>
+          <t>Star Fund Active | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Autofocus Transition Climat Février 2025</t>
+          <t>Star Fund Balanced</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Produit structuré/note</t>
-[...2 lines deleted...]
-      <c r="C409" t="inlineStr"/>
+          <t>Fonds d'épargne-pension</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Moderate Allocation - Global</t>
+        </is>
+      </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>ING</t>
         </is>
       </c>
       <c r="E409" s="2" t="inlineStr">
         <is>
-          <t>Autofocus Transition Climat Février 2025 | Towards Sustainability</t>
+          <t>Star Fund Balanced | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Autofocus Transition Climat Juin 2025 (P)</t>
+          <t>Star Fund Moderate</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Produit structuré/note</t>
-[...2 lines deleted...]
-      <c r="C410" t="inlineStr"/>
+          <t>Fonds d'épargne-pension</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Cautious Allocation - Global</t>
+        </is>
+      </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>ING</t>
         </is>
       </c>
       <c r="E410" s="2" t="inlineStr">
         <is>
-          <t>Autofocus Transition Climat Juin 2025 (P) | Towards Sustainability</t>
+          <t>Star Fund Moderate | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Mirova US Sustainable Equity</t>
+          <t>Sycomore Europe Eco Solutions</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>EAA Fund US Large-Cap Growth Equity</t>
+          <t>EAA Fund Sector Equity Ecology</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Mirova</t>
+          <t>Sycomore Asset Management</t>
         </is>
       </c>
       <c r="E411" s="2" t="inlineStr">
         <is>
-          <t>Mirova US Sustainable Equity | Towards Sustainability</t>
+          <t>Sycomore Europe Eco Solutions | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Robeco High Income Green Bonds</t>
+          <t>Sycomore Europe Happy@Work</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>EAA Fund Global Large-Cap Growth Equity</t>
+          <t>EAA Fund Eurozone Flex-Cap Equity</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>Sycomore Asset Management</t>
         </is>
       </c>
       <c r="E412" s="2" t="inlineStr">
         <is>
-          <t>Robeco High Income Green Bonds | Towards Sustainability</t>
+          <t>Sycomore Europe Happy@Work | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Robeco Global Multi-Thematic</t>
+          <t>Sycomore Sélection Crédit</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>EAA Fund Global High Yield Bond - EUR Hedged</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>Sycomore Asset Management</t>
         </is>
       </c>
       <c r="E413" s="2" t="inlineStr">
         <is>
-          <t>Robeco Global Multi-Thematic | Towards Sustainability</t>
+          <t>Sycomore Sélection Crédit | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Goldman Sachs Global Social Impact Equity</t>
+          <t>Sycomore Sélection Crédit SFS</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>EAA Fund Global Flex-Cap Equity</t>
+          <t>EAA Fund EUR Corporate Bond</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>Sycomore Asset Management</t>
         </is>
       </c>
       <c r="E414" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs Global Social Impact Equity | Towards Sustainability</t>
+          <t>Sycomore Sélection Crédit SFS | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Econopolis Belgian Champions</t>
+          <t>T. Rowe Price Funds SICAV - US Impact Equity Fund</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>EAA Fund Belgium Equity</t>
+          <t>EAA Fund US Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Econopolis</t>
+          <t>T. Rowe Price</t>
         </is>
       </c>
       <c r="E415" s="2" t="inlineStr">
         <is>
-          <t>Econopolis Belgian Champions | Towards Sustainability</t>
+          <t>T. Rowe Price Funds SICAV - US Impact Equity Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Global Net Zero Transition Equity</t>
+          <t>Termijnrekening Business</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Compte à terme</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr"/>
       <c r="D416" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Triodos Bank</t>
         </is>
       </c>
       <c r="E416" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Global Net Zero Transition Equity | Towards Sustainability</t>
+          <t>Termijnrekening Business | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>DPAM L Equities US Sustainable</t>
+          <t>THEAM QUANT - EQUITY EUROPE CLIMATE CARE PAB</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>EAA Fund US Large-Cap Blend Equity</t>
+          <t>EAA Fund Europe Flex-Cap Equity</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E417" s="2" t="inlineStr">
         <is>
-          <t>DPAM L Equities US Sustainable | Towards Sustainability</t>
+          <t>THEAM QUANT - EQUITY EUROPE CLIMATE CARE PAB | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>AUTOFOCUS AMBITION PLANÈTE JUILLET 2024 (P)</t>
+          <t>THEAM Quant - Equity Japan Climate Care</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Produit structuré/note</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>EAA Fund Other Equity</t>
+          <t>EAA Fund Japan Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E418" s="2" t="inlineStr">
         <is>
-          <t>AUTOFOCUS AMBITION PLANÈTE JUILLET 2024 (P) | Towards Sustainability</t>
+          <t>THEAM Quant - Equity Japan Climate Care | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>M&amp;G (Lux) Nature and Biodiversity Solutions Fund</t>
+          <t>THEAM Quant - Healthy Living Opportunities</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Ecology</t>
+          <t>EAA Fund Sector Equity Healthcare</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>M&amp;G Investments</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E419" s="2" t="inlineStr">
         <is>
-          <t>M&amp;G (Lux) Nature and Biodiversity Solutions Fund | Towards Sustainability</t>
+          <t>THEAM Quant - Healthy Living Opportunities | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>M&amp;G (Lux) responsAbility Global Sustainable Solutions Bond Fund</t>
+          <t>THEAM QUANT- Equity World Climate Care</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>EAA Fund Global Corporate Bond - EUR Hedged</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>M&amp;G Investments</t>
+          <t>BNP Paribas</t>
         </is>
       </c>
       <c r="E420" s="2" t="inlineStr">
         <is>
-          <t>M&amp;G (Lux) responsAbility Global Sustainable Solutions Bond Fund | Towards Sustainability</t>
+          <t>THEAM QUANT- Equity World Climate Care | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>M&amp;G (Lux) Sustainable Multi Asset Growth Fund</t>
+          <t>Thematics Safety Fund</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Aggressive Allocation - Global</t>
+          <t>EAA Fund Global Flex-Cap Equity</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>M&amp;G Investments</t>
+          <t>Thematics Asset Management</t>
         </is>
       </c>
       <c r="E421" s="2" t="inlineStr">
         <is>
-          <t>M&amp;G (Lux) Sustainable Multi Asset Growth Fund | Towards Sustainability</t>
+          <t>Thematics Safety Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund European Real Estate Responsible Investing</t>
+          <t>Thematics Water Fund</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>EAA Fund Property - Indirect Europe</t>
+          <t>EAA Fund Sector Equity Water</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>KBC</t>
+          <t>Thematics Asset Management</t>
         </is>
       </c>
       <c r="E422" s="2" t="inlineStr">
         <is>
-          <t>KBC Institutional Fund European Real Estate Responsible Investing | Towards Sustainability</t>
+          <t>Thematics Water Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Regnan Sustainable Water and Waste Fund</t>
+          <t>Threadneedle (Lux) European Social Bond Fund</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Water</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>J O Hambro Capital Management Limited</t>
+          <t>Columbia Threadneedle Investments</t>
         </is>
       </c>
       <c r="E423" s="2" t="inlineStr">
         <is>
-          <t>Regnan Sustainable Water and Waste Fund | Towards Sustainability</t>
+          <t>Threadneedle (Lux) European Social Bond Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Triodos Future Generations Fund</t>
+          <t>Triodos Euro Bond Impact Fund</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>EAA Fund Global Small/Mid-Cap Equity</t>
+          <t>EAA Fund EUR Diversified Bond</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
           <t>Triodos Bank</t>
         </is>
       </c>
       <c r="E424" s="2" t="inlineStr">
         <is>
-          <t>Triodos Future Generations Fund | Towards Sustainability</t>
+          <t>Triodos Euro Bond Impact Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Ritme Spaarrekening</t>
+          <t>Triodos Future Generations Fund</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
-[...2 lines deleted...]
-      <c r="C425" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>EAA Fund Global Small/Mid-Cap Equity</t>
+        </is>
+      </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>vdk bank</t>
+          <t>Triodos Bank</t>
         </is>
       </c>
       <c r="E425" s="2" t="inlineStr">
         <is>
-          <t>Ritme Spaarrekening | Towards Sustainability</t>
+          <t>Triodos Future Generations Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Goldman Sachs Social Bond</t>
+          <t>Triodos Global Equities Impact Fund</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Diversified Bond</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>Goldman Sachs</t>
+          <t>Triodos Bank</t>
         </is>
       </c>
       <c r="E426" s="2" t="inlineStr">
         <is>
-          <t>Goldman Sachs Social Bond | Towards Sustainability</t>
+          <t>Triodos Global Equities Impact Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>ARKÉA DS - PREMIUM HORIZON OCTOBRE 2027 (P)</t>
+          <t>Triodos Impact Mixed Fund - Defensive</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Produit structuré/note</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>EAA Fund Guaranteed Funds</t>
+          <t>EAA Fund EUR Cautious Allocation - Global</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>Triodos Bank</t>
         </is>
       </c>
       <c r="E427" s="2" t="inlineStr">
         <is>
-          <t>ARKÉA DS - PREMIUM HORIZON OCTOBRE 2027 (P) | Towards Sustainability</t>
+          <t>Triodos Impact Mixed Fund - Defensive | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>ELEVA Sustainable Thematics</t>
+          <t>Triodos Impact Mixed Fund - Neutral</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C428" t="inlineStr"/>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Moderate Allocation - Global</t>
+        </is>
+      </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>ELEVA Capital</t>
+          <t>Triodos Bank</t>
         </is>
       </c>
       <c r="E428" s="2" t="inlineStr">
         <is>
-          <t>ELEVA Sustainable Thematics | Towards Sustainability</t>
+          <t>Triodos Impact Mixed Fund - Neutral | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Solactive Transatlantique Planete Index</t>
+          <t>Triodos Impact Mixed Fund - Offensive</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Indice/Benchmark</t>
-[...2 lines deleted...]
-      <c r="C429" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Aggressive Allocation - Global</t>
+        </is>
+      </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>Triodos Bank</t>
         </is>
       </c>
       <c r="E429" s="2" t="inlineStr">
         <is>
-          <t>Solactive Transatlantique Planete Index | Towards Sustainability</t>
+          <t>Triodos Impact Mixed Fund - Offensive | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>S&amp;P Core Eurozone 50 PAB Transition ESG Index</t>
+          <t>Triodos Impact Savings</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Indice/Benchmark</t>
+          <t>Compte d'épargne</t>
         </is>
       </c>
       <c r="C430" t="inlineStr"/>
       <c r="D430" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>Triodos Bank</t>
         </is>
       </c>
       <c r="E430" s="2" t="inlineStr">
         <is>
-          <t>S&amp;P Core Eurozone 50 PAB Transition ESG Index | Towards Sustainability</t>
+          <t>Triodos Impact Savings | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>S&amp;P France 40 PAB Transition ESG Index</t>
+          <t>Triodos Impact Savings Fidelity</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Indice/Benchmark</t>
+          <t>Compte d'épargne</t>
         </is>
       </c>
       <c r="C431" t="inlineStr"/>
       <c r="D431" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>Triodos Bank</t>
         </is>
       </c>
       <c r="E431" s="2" t="inlineStr">
         <is>
-          <t>S&amp;P France 40 PAB Transition ESG Index | Towards Sustainability</t>
+          <t>Triodos Impact Savings Fidelity | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>M&amp;G (Lux) Global Sustain Paris Aligned Fund</t>
+          <t>Triodos Impact Savings Junior</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Compte d'épargne</t>
         </is>
       </c>
       <c r="C432" t="inlineStr"/>
-      <c r="D432" t="inlineStr"/>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>Triodos Bank</t>
+        </is>
+      </c>
       <c r="E432" s="2" t="inlineStr">
         <is>
-          <t>M&amp;G (Lux) Global Sustain Paris Aligned Fund | Towards Sustainability</t>
+          <t>Triodos Impact Savings Junior | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>MH Epargne Pictet Clean Energy Transition</t>
+          <t>Triodos Microfinance Fund</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Alternative Energy</t>
+          <t>EAA Fund Private Debt</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>Sienna IM</t>
+          <t>Triodos Bank</t>
         </is>
       </c>
       <c r="E433" s="2" t="inlineStr">
         <is>
-          <t>MH Epargne Pictet Clean Energy Transition | Towards Sustainability</t>
+          <t>Triodos Microfinance Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Triodos Impact Savings Fidelity</t>
+          <t>Triodos Pioneer Impact Fund</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
-[...2 lines deleted...]
-      <c r="C434" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>EAA Fund Global Small/Mid-Cap Equity</t>
+        </is>
+      </c>
       <c r="D434" t="inlineStr">
         <is>
           <t>Triodos Bank</t>
         </is>
       </c>
       <c r="E434" s="2" t="inlineStr">
         <is>
-          <t>Triodos Impact Savings Fidelity | Towards Sustainability</t>
+          <t>Triodos Pioneer Impact Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>M&amp;G (Lux) Pan European Sustain Paris Aligned Fund</t>
+          <t>Triodos Termijnrekening</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Compte à terme</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr"/>
       <c r="D435" t="inlineStr">
         <is>
-          <t>M&amp;G Investments</t>
+          <t>Triodos Bank</t>
         </is>
       </c>
       <c r="E435" s="2" t="inlineStr">
         <is>
-          <t>M&amp;G (Lux) Pan European Sustain Paris Aligned Fund | Towards Sustainability</t>
+          <t>Triodos Termijnrekening | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>THEAM Quant - Healthy Living Opportunities</t>
+          <t>Triodos Termijnrekening Junior</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Compte d'épargne</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr"/>
       <c r="D436" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Triodos Bank</t>
         </is>
       </c>
       <c r="E436" s="2" t="inlineStr">
         <is>
-          <t>THEAM Quant - Healthy Living Opportunities | Towards Sustainability</t>
+          <t>Triodos Termijnrekening Junior | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Allianz SDG Global Equity</t>
+          <t>vdk bank depositocertificaat</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Compte d'épargne</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr"/>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Allianz Global Investors</t>
+          <t>vdk bank</t>
         </is>
       </c>
       <c r="E437" s="2" t="inlineStr">
         <is>
-          <t>Allianz SDG Global Equity | Towards Sustainability</t>
+          <t>vdk bank depositocertificaat | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>AXA WF Euro Bonds</t>
+          <t>vdk bank kasbon</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Compte d'épargne</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr"/>
       <c r="D438" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>vdk bank</t>
         </is>
       </c>
       <c r="E438" s="2" t="inlineStr">
         <is>
-          <t>AXA WF Euro Bonds | Towards Sustainability</t>
+          <t>vdk bank kasbon | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ESG Enhanced Europe</t>
+          <t>vdk bank kortetermijnrekening</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Compte d'épargne</t>
         </is>
       </c>
       <c r="C439" t="inlineStr"/>
       <c r="D439" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>vdk bank</t>
         </is>
       </c>
       <c r="E439" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ESG Enhanced Europe | Towards Sustainability</t>
+          <t>vdk bank kortetermijnrekening | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Lightrock Global Small-Cap Fund</t>
+          <t>vdk bank termijnrekening</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Compte d'épargne</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr"/>
       <c r="D440" t="inlineStr">
         <is>
-          <t>Lightrock</t>
+          <t>vdk bank</t>
         </is>
       </c>
       <c r="E440" s="2" t="inlineStr">
         <is>
-          <t>Lightrock Global Small-Cap Fund | Towards Sustainability</t>
+          <t>vdk bank termijnrekening | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>T. Rowe Price Funds SICAV - US Impact Equity Fund</t>
+          <t>vdk safe life</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 21</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr"/>
       <c r="D441" t="inlineStr">
         <is>
-          <t>T. Rowe Price</t>
+          <t>vdk bank</t>
         </is>
       </c>
       <c r="E441" s="2" t="inlineStr">
         <is>
-          <t>T. Rowe Price Funds SICAV - US Impact Equity Fund | Towards Sustainability</t>
+          <t>vdk safe life | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>FFG Global Defensive</t>
+          <t>VDK Sustainable Flex Fund</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>EAA Fund Long/Short Equity - Europe</t>
+          <t>EAA Fund EUR Flexible Allocation - Global</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>Funds For Good</t>
+          <t>vdk bank</t>
         </is>
       </c>
       <c r="E442" s="2" t="inlineStr">
         <is>
-          <t>FFG Global Defensive | Towards Sustainability</t>
+          <t>VDK Sustainable Flex Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Rentespaarrekening</t>
+          <t>vdk sustainable mixed fund balanced</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
-[...2 lines deleted...]
-      <c r="C443" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Moderate Allocation</t>
+        </is>
+      </c>
       <c r="D443" t="inlineStr">
         <is>
           <t>vdk bank</t>
         </is>
       </c>
       <c r="E443" s="2" t="inlineStr">
         <is>
-          <t>Rentespaarrekening | Towards Sustainability</t>
+          <t>vdk sustainable mixed fund balanced | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>vdk bank depositocertificaat</t>
+          <t>vdk sustainable mixed fund defensive</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
-[...2 lines deleted...]
-      <c r="C444" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Cautious Allocation</t>
+        </is>
+      </c>
       <c r="D444" t="inlineStr">
         <is>
           <t>vdk bank</t>
         </is>
       </c>
       <c r="E444" s="2" t="inlineStr">
         <is>
-          <t>vdk bank depositocertificaat | Towards Sustainability</t>
+          <t>vdk sustainable mixed fund defensive | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>vdk bank kasbon</t>
+          <t>vdk sustainable mixed fund dynamic</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
-[...2 lines deleted...]
-      <c r="C445" t="inlineStr"/>
+          <t>Fonds de placement</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Aggressive Allocation</t>
+        </is>
+      </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>vdk bank</t>
         </is>
       </c>
       <c r="E445" s="2" t="inlineStr">
         <is>
-          <t>vdk bank kasbon | Towards Sustainability</t>
+          <t>vdk sustainable mixed fund dynamic | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>vdk bank kortetermijnrekening</t>
+          <t>vdk sustainable pension fund</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
-[...2 lines deleted...]
-      <c r="C446" t="inlineStr"/>
+          <t>Fonds d'épargne-pension</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>EAA Insurance EUR Flexible Allocation</t>
+        </is>
+      </c>
       <c r="D446" t="inlineStr">
         <is>
           <t>vdk bank</t>
         </is>
       </c>
       <c r="E446" s="2" t="inlineStr">
         <is>
-          <t>vdk bank kortetermijnrekening | Towards Sustainability</t>
+          <t>vdk sustainable pension fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>vdk bank termijnrekening</t>
+          <t>Vita Flex 21 VAPZ</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
+          <t>Contrat d'assurance Branche 21</t>
         </is>
       </c>
       <c r="C447" t="inlineStr"/>
       <c r="D447" t="inlineStr">
         <is>
-          <t>vdk bank</t>
+          <t>Federale Verzekering</t>
         </is>
       </c>
       <c r="E447" s="2" t="inlineStr">
         <is>
-          <t>vdk bank termijnrekening | Towards Sustainability</t>
+          <t>Vita Flex 21 VAPZ | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>You Count spaarrekening</t>
+          <t>Vita Invest.2</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
+          <t>Contrat d'assurance Branche 21</t>
         </is>
       </c>
       <c r="C448" t="inlineStr"/>
       <c r="D448" t="inlineStr">
         <is>
-          <t>vdk bank</t>
+          <t>Federale Verzekering</t>
         </is>
       </c>
       <c r="E448" s="2" t="inlineStr">
         <is>
-          <t>You Count spaarrekening | Towards Sustainability</t>
+          <t>Vita Invest.2 | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>M&amp;G Sustainable Loan Fund</t>
+          <t>Vontobel Fund - Global Environmental Change</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
-      <c r="C449" t="inlineStr"/>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>EAA Fund Sector Equity Ecology</t>
+        </is>
+      </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>M&amp;G Investments</t>
+          <t>Vontobel Asset Management</t>
         </is>
       </c>
       <c r="E449" s="2" t="inlineStr">
         <is>
-          <t>M&amp;G Sustainable Loan Fund | Towards Sustainability</t>
+          <t>Vontobel Fund - Global Environmental Change | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>KBI Funds ICAV- KBI Water Fund</t>
+          <t>Wellington global impact  fund</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>EAA Fund Sector Equity Water</t>
+          <t>EAA Fund Global Flex-Cap Equity</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>Amundi</t>
+          <t>Wellington</t>
         </is>
       </c>
       <c r="E450" s="2" t="inlineStr">
         <is>
-          <t>KBI Funds ICAV- KBI Water Fund | Towards Sustainability</t>
+          <t>Wellington global impact  fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ESG Enhanced EMU</t>
+          <t>Wellington global impact bond fund</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>EAA Fund Eurozone Large-Cap Equity</t>
+          <t>EAA Fund Global Diversified Bond - USD Hedged</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Wellington</t>
         </is>
       </c>
       <c r="E451" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy ESG Enhanced EMU | Towards Sustainability</t>
+          <t>Wellington global impact bond fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy Alpha Enhanced € Corporate Bond</t>
+          <t>Wellington global stewards fund</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+          <t>Fonds de placement</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Corporate Bond</t>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Wellington</t>
         </is>
       </c>
       <c r="E452" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy Alpha Enhanced € Corporate Bond | Towards Sustainability</t>
+          <t>Wellington global stewards fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy Alpha Enhanced USD Corporate Bond</t>
+          <t>Xerius Planet</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contrat d'assurance Branche 21</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr"/>
       <c r="D453" t="inlineStr">
         <is>
-          <t>BNP Paribas</t>
+          <t>Xerius</t>
         </is>
       </c>
       <c r="E453" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Easy Alpha Enhanced USD Corporate Bond | Towards Sustainability</t>
+          <t>Xerius Planet | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Comgest Growth America ESG Plus</t>
+          <t>Xtrackers ESG II EUR Corporate Bond Short Duration UCITS ETF</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>EAA Fund US Large-Cap Growth Equity</t>
+          <t>EAA Fund EUR Corporate Bond - Short Term</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>Comgest</t>
+          <t>DWS</t>
         </is>
       </c>
       <c r="E454" s="2" t="inlineStr">
         <is>
-          <t>Comgest Growth America ESG Plus | Towards Sustainability</t>
+          <t>Xtrackers ESG II EUR Corporate Bond Short Duration UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>FEE Destination 2031</t>
+          <t>Xtrackers ESG II EUR Corporate Bond UCITS ETF</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...2 lines deleted...]
-      <c r="C455" t="inlineStr"/>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>EAA Fund EUR Corporate Bond</t>
+        </is>
+      </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>Crédit Mutuel Arkéa</t>
+          <t>DWS</t>
         </is>
       </c>
       <c r="E455" s="2" t="inlineStr">
         <is>
-          <t>FEE Destination 2031 | Towards Sustainability</t>
+          <t>Xtrackers ESG II EUR Corporate Bond UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>vdk safe life</t>
+          <t>Xtrackers ESG USD Corporate Bond UCITS ETF</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Contrat d'assurance Branche 21</t>
-[...2 lines deleted...]
-      <c r="C456" t="inlineStr"/>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>EAA Fund USD Corporate Bond</t>
+        </is>
+      </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>vdk bank</t>
+          <t>DWS</t>
         </is>
       </c>
       <c r="E456" s="2" t="inlineStr">
         <is>
-          <t>vdk safe life | Towards Sustainability</t>
+          <t>Xtrackers ESG USD Corporate Bond UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Robeco Climate Euro Government Bond UCITS ETF</t>
+          <t>Xtrackers MSCI Emerging Markets ESG UCITS ETF</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>EAA Fund EUR Government Bond</t>
+          <t>EAA Fund Global Emerging Markets Equity</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>Robeco</t>
+          <t>DWS</t>
         </is>
       </c>
       <c r="E457" s="2" t="inlineStr">
         <is>
-          <t>Robeco Climate Euro Government Bond UCITS ETF | Towards Sustainability</t>
+          <t>Xtrackers MSCI Emerging Markets ESG UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Triodos Termijnrekening Junior</t>
+          <t>Xtrackers MSCI Europe ESG UCITS ETF</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
-[...2 lines deleted...]
-      <c r="C458" t="inlineStr"/>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>EAA Fund Europe Large-Cap Blend Equity</t>
+        </is>
+      </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>Triodos Bank</t>
+          <t>DWS</t>
         </is>
       </c>
       <c r="E458" s="2" t="inlineStr">
         <is>
-          <t>Triodos Termijnrekening Junior | Towards Sustainability</t>
+          <t>Xtrackers MSCI Europe ESG UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>LGT CP Impact Equity Global Sub-Fund</t>
+          <t>Xtrackers MSCI Japan ESG UCITS ETF</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...2 lines deleted...]
-      <c r="C459" t="inlineStr"/>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>EAA Fund Japan Large-Cap Blend Equity</t>
+        </is>
+      </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>LGT Capital Partners</t>
+          <t>DWS</t>
         </is>
       </c>
       <c r="E459" s="2" t="inlineStr">
         <is>
-          <t>LGT CP Impact Equity Global Sub-Fund | Towards Sustainability</t>
+          <t>Xtrackers MSCI Japan ESG UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>I.I. Real Estate Europe Conviction</t>
+          <t>Xtrackers MSCI USA ESG UCITS ETF</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
-[...2 lines deleted...]
-      <c r="C460" t="inlineStr"/>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>EAA Fund US Large-Cap Blend Equity</t>
+        </is>
+      </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>DPAM</t>
+          <t>DWS</t>
         </is>
       </c>
       <c r="E460" s="2" t="inlineStr">
         <is>
-          <t>I.I. Real Estate Europe Conviction | Towards Sustainability</t>
+          <t>Xtrackers MSCI USA ESG UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Spaarrekening B&amp;O</t>
+          <t>Xtrackers MSCI World ESG UCITS ETF</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
-[...3 lines deleted...]
-      <c r="D461" t="inlineStr"/>
+          <t>Fonds indiciel (Exchange Traded Funds ETF)</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>EAA Fund Global Large-Cap Blend Equity</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>DWS</t>
+        </is>
+      </c>
       <c r="E461" s="2" t="inlineStr">
         <is>
-          <t>Spaarrekening B&amp;O | Towards Sustainability</t>
+          <t>Xtrackers MSCI World ESG UCITS ETF | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>SpaarPlus Rekening B&amp;O</t>
+          <t>Yongo Moon</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
+          <t>Contrat d'assurance Branche 21</t>
         </is>
       </c>
       <c r="C462" t="inlineStr"/>
-      <c r="D462" t="inlineStr"/>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>AG Insurance</t>
+        </is>
+      </c>
       <c r="E462" s="2" t="inlineStr">
         <is>
-          <t>SpaarPlus Rekening B&amp;O | Towards Sustainability</t>
+          <t>Yongo Moon | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Spaarrekening32 B&amp;O</t>
+          <t>Yongo Neutral Fund</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Compte d'épargne</t>
+          <t>Fonds d'assurance Branche 23</t>
         </is>
       </c>
       <c r="C463" t="inlineStr"/>
-      <c r="D463" t="inlineStr"/>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>AG Insurance</t>
+        </is>
+      </c>
       <c r="E463" s="2" t="inlineStr">
         <is>
-          <t>Spaarrekening32 B&amp;O | Towards Sustainability</t>
+          <t>Yongo Neutral Fund | Towards Sustainability</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Environmental Infrastructure Income</t>
+          <t>You Count spaarrekening</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Fonds de placement</t>
+          <t>Compte d'épargne</t>
         </is>
       </c>
       <c r="C464" t="inlineStr"/>
-      <c r="D464" t="inlineStr"/>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>vdk bank</t>
+        </is>
+      </c>
       <c r="E464" s="2" t="inlineStr">
         <is>
-          <t>BNP Paribas Funds Environmental Infrastructure Income | Towards Sustainability</t>
-[...183 lines deleted...]
-          <t>Goldman Sachs Global Environmental Impact Equity Portfolio | Towards Sustainability</t>
+          <t>You Count spaarrekening | Towards Sustainability</t>
         </is>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E21" r:id="rId20"/>
@@ -13296,52 +13095,47 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E440" r:id="rId439"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E441" r:id="rId440"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E442" r:id="rId441"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E443" r:id="rId442"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E444" r:id="rId443"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E445" r:id="rId444"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E446" r:id="rId445"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E447" r:id="rId446"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E448" r:id="rId447"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E449" r:id="rId448"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E450" r:id="rId449"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E451" r:id="rId450"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E452" r:id="rId451"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E453" r:id="rId452"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E454" r:id="rId453"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E455" r:id="rId454"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E456" r:id="rId455"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E457" r:id="rId456"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E458" r:id="rId457"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E459" r:id="rId458"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E460" r:id="rId459"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E461" r:id="rId460"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E462" r:id="rId461"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E463" r:id="rId462"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E464" r:id="rId463"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E465" r:id="rId464"/>
-[...6 lines deleted...]
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="E472" r:id="rId471"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId464"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>